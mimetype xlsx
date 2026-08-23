--- v0 (2026-04-25)
+++ v1 (2026-08-23)
@@ -17858,43 +17858,1596 @@
         <is>
           <t>neurčito</t>
         </is>
       </c>
       <c r="J271" s="0" t="inlineStr">
         <is>
           <t>21.04.2026</t>
         </is>
       </c>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t>21.04.2026</t>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0041</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0041_Bystricany.pdf</t>
         </is>
       </c>
     </row>
+    <row r="272" spans="1:13">
+      <c r="A272" s="0" t="inlineStr">
+        <is>
+          <t>2026-0042</t>
+        </is>
+      </c>
+      <c r="B272" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dotácii</t>
+        </is>
+      </c>
+      <c r="C272" s="0" t="inlineStr">
+        <is>
+          <t>zmluva o poskytnutí dotácie z rozpočtu obce</t>
+        </is>
+      </c>
+      <c r="D272" s="0" t="inlineStr">
+        <is>
+          <t>Telovýchovná jednota Dynamo Bystričany</t>
+        </is>
+      </c>
+      <c r="E272" s="0" t="inlineStr">
+        <is>
+          <t>36131121</t>
+        </is>
+      </c>
+      <c r="F272" s="0" t="inlineStr">
+        <is>
+          <t>13400 € s DPH</t>
+        </is>
+      </c>
+      <c r="G272" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H272" s="0" t="inlineStr">
+        <is>
+          <t>27.04.2026</t>
+        </is>
+      </c>
+      <c r="I272" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J272" s="0" t="inlineStr">
+        <is>
+          <t>27.04.2026</t>
+        </is>
+      </c>
+      <c r="K272" s="0" t="inlineStr">
+        <is>
+          <t>27.04.2026</t>
+        </is>
+      </c>
+      <c r="L272" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0042</t>
+        </is>
+      </c>
+      <c r="M272" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0042_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" s="0" t="inlineStr">
+        <is>
+          <t>2026-0043</t>
+        </is>
+      </c>
+      <c r="B273" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dotácii</t>
+        </is>
+      </c>
+      <c r="C273" s="0" t="inlineStr">
+        <is>
+          <t>poskytnutie dotácie z prostriedkov DPO SR</t>
+        </is>
+      </c>
+      <c r="D273" s="0" t="inlineStr">
+        <is>
+          <t>Dobrovoľná požiarna ochrana Slovenskej republiky</t>
+        </is>
+      </c>
+      <c r="E273" s="0" t="inlineStr">
+        <is>
+          <t>00177474</t>
+        </is>
+      </c>
+      <c r="F273" s="0" t="inlineStr">
+        <is>
+          <t>7000 € s DPH</t>
+        </is>
+      </c>
+      <c r="G273" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H273" s="0" t="inlineStr">
+        <is>
+          <t>05.05.2026</t>
+        </is>
+      </c>
+      <c r="I273" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J273" s="0" t="inlineStr">
+        <is>
+          <t>06.05.2026</t>
+        </is>
+      </c>
+      <c r="K273" s="0" t="inlineStr">
+        <is>
+          <t>06.05.2026</t>
+        </is>
+      </c>
+      <c r="L273" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0043</t>
+        </is>
+      </c>
+      <c r="M273" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0043_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" spans="1:13">
+      <c r="A274" s="0" t="inlineStr">
+        <is>
+          <t>2026-0044</t>
+        </is>
+      </c>
+      <c r="B274" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>dohoda o poskytovaní praktického vyučovania formou súvislej odbornej praxe</t>
+        </is>
+      </c>
+      <c r="D274" s="0" t="inlineStr">
+        <is>
+          <t>Obchodná akadémia</t>
+        </is>
+      </c>
+      <c r="E274" s="0" t="inlineStr">
+        <is>
+          <t>00162094</t>
+        </is>
+      </c>
+      <c r="F274" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G274" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H274" s="0" t="inlineStr">
+        <is>
+          <t>05.05.2026</t>
+        </is>
+      </c>
+      <c r="I274" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J274" s="0" t="inlineStr">
+        <is>
+          <t>07.05.2026</t>
+        </is>
+      </c>
+      <c r="K274" s="0" t="inlineStr">
+        <is>
+          <t>07.05.2026</t>
+        </is>
+      </c>
+      <c r="L274" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0044</t>
+        </is>
+      </c>
+      <c r="M274" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0044_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" s="0" t="inlineStr">
+        <is>
+          <t>2026-0045</t>
+        </is>
+      </c>
+      <c r="B275" s="0" t="inlineStr">
+        <is>
+          <t>Kúpna zmluva</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>predaj nehnuteľností obce - viacúčelový objekt súp.č. 686/13 a priľahlé pozemky</t>
+        </is>
+      </c>
+      <c r="D275" s="0" t="inlineStr">
+        <is>
+          <t>Brezáni Vladimír</t>
+        </is>
+      </c>
+      <c r="F275" s="0" t="inlineStr">
+        <is>
+          <t>42100 € s DPH</t>
+        </is>
+      </c>
+      <c r="G275" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H275" s="0" t="inlineStr">
+        <is>
+          <t>12.04.2026</t>
+        </is>
+      </c>
+      <c r="I275" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J275" s="0" t="inlineStr">
+        <is>
+          <t>11.05.2026</t>
+        </is>
+      </c>
+      <c r="K275" s="0" t="inlineStr">
+        <is>
+          <t>11.05.2026</t>
+        </is>
+      </c>
+      <c r="L275" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0045</t>
+        </is>
+      </c>
+      <c r="M275" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0045_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" s="0" t="inlineStr">
+        <is>
+          <t>2026-0046</t>
+        </is>
+      </c>
+      <c r="B276" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C276" s="0" t="inlineStr">
+        <is>
+          <t>zmluva o partnerstve</t>
+        </is>
+      </c>
+      <c r="D276" s="0" t="inlineStr">
+        <is>
+          <t>Členovia partnerstva - Obec Horná Ves, Obec Kamenec pod Vtáčnikom, Obec Kocurany, Obec Nitrica, Obec Oslany, Obec Podhradie, Obec Radobica </t>
+        </is>
+      </c>
+      <c r="F276" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G276" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H276" s="0" t="inlineStr">
+        <is>
+          <t>13.03.2026</t>
+        </is>
+      </c>
+      <c r="I276" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J276" s="0" t="inlineStr">
+        <is>
+          <t>13.05.2026</t>
+        </is>
+      </c>
+      <c r="K276" s="0" t="inlineStr">
+        <is>
+          <t>13.05.2026</t>
+        </is>
+      </c>
+      <c r="L276" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0046</t>
+        </is>
+      </c>
+      <c r="M276" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0046_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" s="0" t="inlineStr">
+        <is>
+          <t>2026-0047</t>
+        </is>
+      </c>
+      <c r="B277" s="0" t="inlineStr">
+        <is>
+          <t>Nájomná zmluva</t>
+        </is>
+      </c>
+      <c r="C277" s="0" t="inlineStr">
+        <is>
+          <t>nájomná zmluva na obecný nájomný byt</t>
+        </is>
+      </c>
+      <c r="D277" s="0" t="inlineStr">
+        <is>
+          <t>Daniela Wolfová</t>
+        </is>
+      </c>
+      <c r="F277" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G277" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H277" s="0" t="inlineStr">
+        <is>
+          <t>29.04.2026</t>
+        </is>
+      </c>
+      <c r="I277" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J277" s="0" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="K277" s="0" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="L277" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0047</t>
+        </is>
+      </c>
+      <c r="M277" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0047_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" s="0" t="inlineStr">
+        <is>
+          <t>2026-0048</t>
+        </is>
+      </c>
+      <c r="B278" s="0" t="inlineStr">
+        <is>
+          <t>Nájomná zmluva</t>
+        </is>
+      </c>
+      <c r="C278" s="0" t="inlineStr">
+        <is>
+          <t>nájomná zmluva na obecný nájomný byt</t>
+        </is>
+      </c>
+      <c r="D278" s="0" t="inlineStr">
+        <is>
+          <t>Patrícia Boboková</t>
+        </is>
+      </c>
+      <c r="F278" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G278" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H278" s="0" t="inlineStr">
+        <is>
+          <t>29.04.2026</t>
+        </is>
+      </c>
+      <c r="I278" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J278" s="0" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="K278" s="0" t="inlineStr">
+        <is>
+          <t>25.05.2026</t>
+        </is>
+      </c>
+      <c r="L278" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0048</t>
+        </is>
+      </c>
+      <c r="M278" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0048_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" spans="1:13">
+      <c r="A279" s="0" t="inlineStr">
+        <is>
+          <t>2026-0049</t>
+        </is>
+      </c>
+      <c r="B279" s="0" t="inlineStr">
+        <is>
+          <t>Dodatok k zmluve</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>Dodatok č. 1 k Zmluve o dielo č. 2026-0017 zo dňa 12.02.2026</t>
+        </is>
+      </c>
+      <c r="D279" s="0" t="inlineStr">
+        <is>
+          <t>A - gips, s.r.o.</t>
+        </is>
+      </c>
+      <c r="E279" s="0" t="inlineStr">
+        <is>
+          <t>46208933</t>
+        </is>
+      </c>
+      <c r="F279" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G279" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H279" s="0" t="inlineStr">
+        <is>
+          <t>18.05.2026</t>
+        </is>
+      </c>
+      <c r="I279" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J279" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="K279" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="L279" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0049</t>
+        </is>
+      </c>
+      <c r="M279" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0049_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" spans="1:13">
+      <c r="A280" s="0" t="inlineStr">
+        <is>
+          <t>2026-0050</t>
+        </is>
+      </c>
+      <c r="B280" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C280" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o budúcej zmluve o zriadení vecného bremena</t>
+        </is>
+      </c>
+      <c r="D280" s="0" t="inlineStr">
+        <is>
+          <t>Michal Zlúky a Ivana Zlúky</t>
+        </is>
+      </c>
+      <c r="F280" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G280" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H280" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I280" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J280" s="0" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="K280" s="0" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="L280" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0050</t>
+        </is>
+      </c>
+      <c r="M280" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0050_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" s="0" t="inlineStr">
+        <is>
+          <t>2026-0051</t>
+        </is>
+      </c>
+      <c r="B281" s="0" t="inlineStr">
+        <is>
+          <t>Dodatok k zmluve</t>
+        </is>
+      </c>
+      <c r="C281" s="0" t="inlineStr">
+        <is>
+          <t>Dodatok č. 1 k zmluve o NFP č. MŽP-PSK-401202FNX7</t>
+        </is>
+      </c>
+      <c r="D281" s="0" t="inlineStr">
+        <is>
+          <t>Ministerstvo životného prostredia Slovenskej republiky</t>
+        </is>
+      </c>
+      <c r="E281" s="0" t="inlineStr">
+        <is>
+          <t>42181810</t>
+        </is>
+      </c>
+      <c r="F281" s="0" t="inlineStr">
+        <is>
+          <t>412239.06 € s DPH</t>
+        </is>
+      </c>
+      <c r="G281" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H281" s="0" t="inlineStr">
+        <is>
+          <t>19.05.2026</t>
+        </is>
+      </c>
+      <c r="I281" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J281" s="0" t="inlineStr">
+        <is>
+          <t>16.06.2026</t>
+        </is>
+      </c>
+      <c r="K281" s="0" t="inlineStr">
+        <is>
+          <t>16.06.2026</t>
+        </is>
+      </c>
+      <c r="L281" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0051</t>
+        </is>
+      </c>
+      <c r="M281" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0051_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" spans="1:13">
+      <c r="A282" s="0" t="inlineStr">
+        <is>
+          <t>2026-0052</t>
+        </is>
+      </c>
+      <c r="B282" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dotácii</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>poskytnutie dotácie na činnosť stolnotenisového klubu v obci Bystričany</t>
+        </is>
+      </c>
+      <c r="D282" s="0" t="inlineStr">
+        <is>
+          <t>Stolnotenisový klub Polstrav Bystričany</t>
+        </is>
+      </c>
+      <c r="E282" s="0" t="inlineStr">
+        <is>
+          <t>34056084</t>
+        </is>
+      </c>
+      <c r="F282" s="0" t="inlineStr">
+        <is>
+          <t>3500 € s DPH</t>
+        </is>
+      </c>
+      <c r="G282" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H282" s="0" t="inlineStr">
+        <is>
+          <t>19.06.2026</t>
+        </is>
+      </c>
+      <c r="I282" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J282" s="0" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="K282" s="0" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="L282" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0052</t>
+        </is>
+      </c>
+      <c r="M282" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0052_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" s="0" t="inlineStr">
+        <is>
+          <t>2026-0053</t>
+        </is>
+      </c>
+      <c r="B283" s="0" t="inlineStr">
+        <is>
+          <t>Dodatok k zmluve</t>
+        </is>
+      </c>
+      <c r="C283" s="0" t="inlineStr">
+        <is>
+          <t>Dodatok č. 1 k Zmluve o partnerstve zo dňa 13.03.2026</t>
+        </is>
+      </c>
+      <c r="D283" s="0" t="inlineStr">
+        <is>
+          <t>Členovia partnerstva - Obec Horná Ves, Obec Kamenec pod Vtáčnikom, Obec Kocurany, Obec Nitrica, Obec Oslany, Obec Podhradie, Obec Radobica </t>
+        </is>
+      </c>
+      <c r="F283" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G283" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H283" s="0" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="I283" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J283" s="0" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="K283" s="0" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="L283" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0053</t>
+        </is>
+      </c>
+      <c r="M283" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0053_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" spans="1:13">
+      <c r="A284" s="0" t="inlineStr">
+        <is>
+          <t>2026-0054</t>
+        </is>
+      </c>
+      <c r="B284" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C284" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o uzatvorení budúcej zmluvy o zriadení vecného bremena</t>
+        </is>
+      </c>
+      <c r="D284" s="0" t="inlineStr">
+        <is>
+          <t>Peter Lukáč</t>
+        </is>
+      </c>
+      <c r="F284" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G284" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H284" s="0" t="inlineStr">
+        <is>
+          <t>30.06.2026</t>
+        </is>
+      </c>
+      <c r="I284" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J284" s="0" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="K284" s="0" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="L284" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0054</t>
+        </is>
+      </c>
+      <c r="M284" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0054_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" spans="1:13">
+      <c r="A285" s="0" t="inlineStr">
+        <is>
+          <t>2026-0055</t>
+        </is>
+      </c>
+      <c r="B285" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>Darovacia zmluva - anketa dobrovoľní hasiči roka - nepeňažné dary</t>
+        </is>
+      </c>
+      <c r="D285" s="0" t="inlineStr">
+        <is>
+          <t>Svätý Florián - Dobrovoľní hasiči roka Slovensko o.z.</t>
+        </is>
+      </c>
+      <c r="E285" s="0" t="inlineStr">
+        <is>
+          <t>56198159</t>
+        </is>
+      </c>
+      <c r="F285" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G285" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H285" s="0" t="inlineStr">
+        <is>
+          <t>07.05.2026</t>
+        </is>
+      </c>
+      <c r="I285" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J285" s="0" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="K285" s="0" t="inlineStr">
+        <is>
+          <t>07.07.2026</t>
+        </is>
+      </c>
+      <c r="L285" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0055</t>
+        </is>
+      </c>
+      <c r="M285" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0055_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" spans="1:13">
+      <c r="A286" s="0" t="inlineStr">
+        <is>
+          <t>2026-0056</t>
+        </is>
+      </c>
+      <c r="B286" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dotácii</t>
+        </is>
+      </c>
+      <c r="C286" s="0" t="inlineStr">
+        <is>
+          <t>poskytnutie dotácie na podujatie Deň obce Bystričany 2026</t>
+        </is>
+      </c>
+      <c r="D286" s="0" t="inlineStr">
+        <is>
+          <t>Trenčiansky samosprávny kraj</t>
+        </is>
+      </c>
+      <c r="E286" s="0" t="inlineStr">
+        <is>
+          <t>36126624</t>
+        </is>
+      </c>
+      <c r="F286" s="0" t="inlineStr">
+        <is>
+          <t>1900 € s DPH</t>
+        </is>
+      </c>
+      <c r="G286" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H286" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I286" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J286" s="0" t="inlineStr">
+        <is>
+          <t>13.07.2026</t>
+        </is>
+      </c>
+      <c r="K286" s="0" t="inlineStr">
+        <is>
+          <t>13.07.2026</t>
+        </is>
+      </c>
+      <c r="L286" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0056</t>
+        </is>
+      </c>
+      <c r="M286" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0056_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" spans="1:13">
+      <c r="A287" s="0" t="inlineStr">
+        <is>
+          <t>2026-0057</t>
+        </is>
+      </c>
+      <c r="B287" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C287" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o združenej dodávke zemného plynu</t>
+        </is>
+      </c>
+      <c r="D287" s="0" t="inlineStr">
+        <is>
+          <t>Torreol, s.r.o</t>
+        </is>
+      </c>
+      <c r="E287" s="0" t="inlineStr">
+        <is>
+          <t>51127989</t>
+        </is>
+      </c>
+      <c r="F287" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G287" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H287" s="0" t="inlineStr">
+        <is>
+          <t>13.07.2026</t>
+        </is>
+      </c>
+      <c r="I287" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J287" s="0" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="K287" s="0" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="L287" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0057</t>
+        </is>
+      </c>
+      <c r="M287" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0057_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288" s="0" t="inlineStr">
+        <is>
+          <t>2026-0058</t>
+        </is>
+      </c>
+      <c r="B288" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="C288" s="0" t="inlineStr">
+        <is>
+          <t>umelecké vystúpenie Čarovná Cezmína a leňochod a Latino show La Soleada</t>
+        </is>
+      </c>
+      <c r="D288" s="0" t="inlineStr">
+        <is>
+          <t>Martina Hrdá</t>
+        </is>
+      </c>
+      <c r="F288" s="0" t="inlineStr">
+        <is>
+          <t>1000 € s DPH</t>
+        </is>
+      </c>
+      <c r="G288" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H288" s="0" t="inlineStr">
+        <is>
+          <t>08.08.2026</t>
+        </is>
+      </c>
+      <c r="I288" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J288" s="0" t="inlineStr">
+        <is>
+          <t>17.08.2026</t>
+        </is>
+      </c>
+      <c r="K288" s="0" t="inlineStr">
+        <is>
+          <t>17.08.2026</t>
+        </is>
+      </c>
+      <c r="L288" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0058</t>
+        </is>
+      </c>
+      <c r="M288" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0058_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289" s="0" t="inlineStr">
+        <is>
+          <t>2026-0059</t>
+        </is>
+      </c>
+      <c r="B289" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="C289" s="0" t="inlineStr">
+        <is>
+          <t>maľovanie na tvár v rámci  kultúrnych podujatí počas leta 2026</t>
+        </is>
+      </c>
+      <c r="D289" s="0" t="inlineStr">
+        <is>
+          <t>Filip Rybár</t>
+        </is>
+      </c>
+      <c r="F289" s="0" t="inlineStr">
+        <is>
+          <t>440 € s DPH</t>
+        </is>
+      </c>
+      <c r="G289" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H289" s="0" t="inlineStr">
+        <is>
+          <t>25.07.2026</t>
+        </is>
+      </c>
+      <c r="I289" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J289" s="0" t="inlineStr">
+        <is>
+          <t>17.08.2026</t>
+        </is>
+      </c>
+      <c r="K289" s="0" t="inlineStr">
+        <is>
+          <t>17.08.2026</t>
+        </is>
+      </c>
+      <c r="L289" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0059</t>
+        </is>
+      </c>
+      <c r="M289" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0059_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290" s="0" t="inlineStr">
+        <is>
+          <t>2026-0060</t>
+        </is>
+      </c>
+      <c r="B290" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="C290" s="0" t="inlineStr">
+        <is>
+          <t>zabezpečenie vozenia detí na koňoch v areáli kaštieľa počas podujatia</t>
+        </is>
+      </c>
+      <c r="D290" s="0" t="inlineStr">
+        <is>
+          <t>Margaréta Bartová</t>
+        </is>
+      </c>
+      <c r="F290" s="0" t="inlineStr">
+        <is>
+          <t>360 € s DPH</t>
+        </is>
+      </c>
+      <c r="G290" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H290" s="0" t="inlineStr">
+        <is>
+          <t>15.08.2026</t>
+        </is>
+      </c>
+      <c r="I290" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J290" s="0" t="inlineStr">
+        <is>
+          <t>18.08.2026</t>
+        </is>
+      </c>
+      <c r="K290" s="0" t="inlineStr">
+        <is>
+          <t>18.08.2026</t>
+        </is>
+      </c>
+      <c r="L290" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0060</t>
+        </is>
+      </c>
+      <c r="M290" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0060_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291" s="0" t="inlineStr">
+        <is>
+          <t>2026-0061</t>
+        </is>
+      </c>
+      <c r="B291" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="C291" s="0" t="inlineStr">
+        <is>
+          <t>vystúpenie hudobnej skupiny Duo Tropiccana na kulturnom podujatí - otvorenie kaštieľa Chalmová</t>
+        </is>
+      </c>
+      <c r="D291" s="0" t="inlineStr">
+        <is>
+          <t>Martina Hrdá</t>
+        </is>
+      </c>
+      <c r="F291" s="0" t="inlineStr">
+        <is>
+          <t>350 € s DPH</t>
+        </is>
+      </c>
+      <c r="G291" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H291" s="0" t="inlineStr">
+        <is>
+          <t>15.08.2026</t>
+        </is>
+      </c>
+      <c r="I291" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J291" s="0" t="inlineStr">
+        <is>
+          <t>18.08.2026</t>
+        </is>
+      </c>
+      <c r="K291" s="0" t="inlineStr">
+        <is>
+          <t>18.08.2026</t>
+        </is>
+      </c>
+      <c r="L291" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0061</t>
+        </is>
+      </c>
+      <c r="M291" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0061_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" spans="1:13">
+      <c r="A292" s="0" t="inlineStr">
+        <is>
+          <t>2026-0062</t>
+        </is>
+      </c>
+      <c r="B292" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="C292" s="0" t="inlineStr">
+        <is>
+          <t>práce a dodávky pre uskutočnenie diela: „ Zvyšovanie energetickej hospodárnosti verejnej budovy v obci Bystričany“</t>
+        </is>
+      </c>
+      <c r="D292" s="0" t="inlineStr">
+        <is>
+          <t>ROKO gips, s.r.o.</t>
+        </is>
+      </c>
+      <c r="E292" s="0" t="inlineStr">
+        <is>
+          <t>36302031</t>
+        </is>
+      </c>
+      <c r="F292" s="0" t="inlineStr">
+        <is>
+          <t>978154.49 € s DPH</t>
+        </is>
+      </c>
+      <c r="G292" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H292" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I292" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J292" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="K292" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="L292" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0062</t>
+        </is>
+      </c>
+      <c r="M292" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0062_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" spans="1:13">
+      <c r="A293" s="0" t="inlineStr">
+        <is>
+          <t>2026-0063</t>
+        </is>
+      </c>
+      <c r="B293" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C293" s="0" t="inlineStr">
+        <is>
+          <t>Služby externého manažmentu pre projekt „Zvyšovanie energetickej hospodárnosti verejnej budovy v obci Bystričany“</t>
+        </is>
+      </c>
+      <c r="D293" s="0" t="inlineStr">
+        <is>
+          <t>Project Advisor s.r.o.</t>
+        </is>
+      </c>
+      <c r="E293" s="0" t="inlineStr">
+        <is>
+          <t>54962960</t>
+        </is>
+      </c>
+      <c r="F293" s="0" t="inlineStr">
+        <is>
+          <t>46740 € s DPH</t>
+        </is>
+      </c>
+      <c r="G293" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H293" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I293" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J293" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="K293" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="L293" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0063</t>
+        </is>
+      </c>
+      <c r="M293" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0063_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294" s="0" t="inlineStr">
+        <is>
+          <t>2026-0064</t>
+        </is>
+      </c>
+      <c r="B294" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C294" s="0" t="inlineStr">
+        <is>
+          <t>poskytnutie strážnej služby v Kaštieli Chalmová</t>
+        </is>
+      </c>
+      <c r="D294" s="0" t="inlineStr">
+        <is>
+          <t>V.I.P. security</t>
+        </is>
+      </c>
+      <c r="E294" s="0" t="inlineStr">
+        <is>
+          <t>44150199</t>
+        </is>
+      </c>
+      <c r="F294" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G294" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H294" s="0" t="inlineStr">
+        <is>
+          <t>14.08.2026</t>
+        </is>
+      </c>
+      <c r="I294" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J294" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="K294" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="L294" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0064</t>
+        </is>
+      </c>
+      <c r="M294" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0064_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295" s="0" t="inlineStr">
+        <is>
+          <t>2026-0065</t>
+        </is>
+      </c>
+      <c r="B295" s="0" t="inlineStr">
+        <is>
+          <t>Mandátna zmluva</t>
+        </is>
+      </c>
+      <c r="C295" s="0" t="inlineStr">
+        <is>
+          <t>výkon stavebného dozoru pri realizácii stavby: „Zvyšovanie energetickej hospodárnosti verejnej budovy v obci Bystričany“</t>
+        </is>
+      </c>
+      <c r="D295" s="0" t="inlineStr">
+        <is>
+          <t>BAUING Slovakia , s.r.o.</t>
+        </is>
+      </c>
+      <c r="E295" s="0" t="inlineStr">
+        <is>
+          <t>36322776</t>
+        </is>
+      </c>
+      <c r="F295" s="0" t="inlineStr">
+        <is>
+          <t>23985 € s DPH</t>
+        </is>
+      </c>
+      <c r="G295" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H295" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I295" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J295" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="K295" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="L295" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0065</t>
+        </is>
+      </c>
+      <c r="M295" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0065_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>