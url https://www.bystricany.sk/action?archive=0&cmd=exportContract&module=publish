--- v1 (2026-08-23)
+++ v2 (2026-10-13)
@@ -19411,43 +19411,1338 @@
         <is>
           <t>neurčito</t>
         </is>
       </c>
       <c r="J295" s="0" t="inlineStr">
         <is>
           <t>19.08.2026</t>
         </is>
       </c>
       <c r="K295" s="0" t="inlineStr">
         <is>
           <t>19.08.2026</t>
         </is>
       </c>
       <c r="L295" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0065</t>
         </is>
       </c>
       <c r="M295" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0065_Bystricany.pdf</t>
         </is>
       </c>
     </row>
+    <row r="296" spans="1:13">
+      <c r="A296" s="0" t="inlineStr">
+        <is>
+          <t>2026-0066</t>
+        </is>
+      </c>
+      <c r="B296" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C296" s="0" t="inlineStr">
+        <is>
+          <t>hromadná licenčná zmluva o použití hudobných diel ich verejným vykonaním a verejným prenosom</t>
+        </is>
+      </c>
+      <c r="D296" s="0" t="inlineStr">
+        <is>
+          <t>Slovenský ochranný zväz autorský pre práva k hudobným dielam</t>
+        </is>
+      </c>
+      <c r="E296" s="0" t="inlineStr">
+        <is>
+          <t>00178454</t>
+        </is>
+      </c>
+      <c r="F296" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G296" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H296" s="0" t="inlineStr">
+        <is>
+          <t>14.08.2026</t>
+        </is>
+      </c>
+      <c r="I296" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J296" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="K296" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="L296" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0066</t>
+        </is>
+      </c>
+      <c r="M296" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0066_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" spans="1:13">
+      <c r="A297" s="0" t="inlineStr">
+        <is>
+          <t>2026-0067</t>
+        </is>
+      </c>
+      <c r="B297" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C297" s="0" t="inlineStr">
+        <is>
+          <t>hromadná licenčná zmluva o použití hudobných diel ich verejným vykonaním a verejným prenosom</t>
+        </is>
+      </c>
+      <c r="D297" s="0" t="inlineStr">
+        <is>
+          <t>Slovenský ochranný zväz autorský pre práva k hudobným dielam</t>
+        </is>
+      </c>
+      <c r="E297" s="0" t="inlineStr">
+        <is>
+          <t>00178454</t>
+        </is>
+      </c>
+      <c r="F297" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G297" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H297" s="0" t="inlineStr">
+        <is>
+          <t>06.08.2026</t>
+        </is>
+      </c>
+      <c r="I297" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J297" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="K297" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="L297" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0067</t>
+        </is>
+      </c>
+      <c r="M297" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0067_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="298" spans="1:13">
+      <c r="A298" s="0" t="inlineStr">
+        <is>
+          <t>2026-0068</t>
+        </is>
+      </c>
+      <c r="B298" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C298" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o združenej dodávke elektriny</t>
+        </is>
+      </c>
+      <c r="D298" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E298" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F298" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G298" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H298" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I298" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J298" s="0" t="inlineStr">
+        <is>
+          <t>26.08.2026</t>
+        </is>
+      </c>
+      <c r="K298" s="0" t="inlineStr">
+        <is>
+          <t>26.08.2026</t>
+        </is>
+      </c>
+      <c r="L298" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0068</t>
+        </is>
+      </c>
+      <c r="M298" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0068_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" spans="1:13">
+      <c r="A299" s="0" t="inlineStr">
+        <is>
+          <t>2026-0069</t>
+        </is>
+      </c>
+      <c r="B299" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C299" s="0" t="inlineStr">
+        <is>
+          <t>hromadná licenčná zmluva o použití hudobných diel ich verejným vykonaním a verejným prenosom</t>
+        </is>
+      </c>
+      <c r="D299" s="0" t="inlineStr">
+        <is>
+          <t>Slovenský ochranný zväz autorský pre práva k hudobným dielam</t>
+        </is>
+      </c>
+      <c r="E299" s="0" t="inlineStr">
+        <is>
+          <t>00178454</t>
+        </is>
+      </c>
+      <c r="F299" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G299" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H299" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="I299" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J299" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="K299" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="L299" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0069</t>
+        </is>
+      </c>
+      <c r="M299" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0069_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300" s="0" t="inlineStr">
+        <is>
+          <t>2026-0070</t>
+        </is>
+      </c>
+      <c r="B300" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C300" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o poskytnutí NFP na realizáciu projektu Zníženie energetickej náročnosti ZŠ s MŠ Bystričany</t>
+        </is>
+      </c>
+      <c r="D300" s="0" t="inlineStr">
+        <is>
+          <t>Ministerstvo investícií, regionálneho rozvoja a informatizácie Slovenskej Republiky</t>
+        </is>
+      </c>
+      <c r="E300" s="0" t="inlineStr">
+        <is>
+          <t>50349287</t>
+        </is>
+      </c>
+      <c r="F300" s="0" t="inlineStr">
+        <is>
+          <t>1628500.27 € s DPH</t>
+        </is>
+      </c>
+      <c r="G300" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H300" s="0" t="inlineStr">
+        <is>
+          <t>31.08.2026</t>
+        </is>
+      </c>
+      <c r="I300" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J300" s="0" t="inlineStr">
+        <is>
+          <t>02.09.2026</t>
+        </is>
+      </c>
+      <c r="K300" s="0" t="inlineStr">
+        <is>
+          <t>02.09.2026</t>
+        </is>
+      </c>
+      <c r="L300" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0070</t>
+        </is>
+      </c>
+      <c r="M300" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0070_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" spans="1:13">
+      <c r="A301" s="0" t="inlineStr">
+        <is>
+          <t>2026-0071</t>
+        </is>
+      </c>
+      <c r="B301" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C301" s="0" t="inlineStr">
+        <is>
+          <t>pripojenie rodinného domu na verejnú kanalizáciu obce </t>
+        </is>
+      </c>
+      <c r="D301" s="0" t="inlineStr">
+        <is>
+          <t>Jakal Ladislav</t>
+        </is>
+      </c>
+      <c r="F301" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G301" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H301" s="0" t="inlineStr">
+        <is>
+          <t>28.07.2026</t>
+        </is>
+      </c>
+      <c r="I301" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J301" s="0" t="inlineStr">
+        <is>
+          <t>02.09.2026</t>
+        </is>
+      </c>
+      <c r="K301" s="0" t="inlineStr">
+        <is>
+          <t>02.09.2026</t>
+        </is>
+      </c>
+      <c r="L301" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0071</t>
+        </is>
+      </c>
+      <c r="M301" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0071_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" s="0" t="inlineStr">
+        <is>
+          <t>2026-0072</t>
+        </is>
+      </c>
+      <c r="B302" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C302" s="0" t="inlineStr">
+        <is>
+          <t>zmluva o nájme hrobového miesta</t>
+        </is>
+      </c>
+      <c r="D302" s="0" t="inlineStr">
+        <is>
+          <t>Radosa Vladimír</t>
+        </is>
+      </c>
+      <c r="F302" s="0" t="inlineStr">
+        <is>
+          <t>40 € s DPH</t>
+        </is>
+      </c>
+      <c r="G302" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H302" s="0" t="inlineStr">
+        <is>
+          <t>26.08.2026</t>
+        </is>
+      </c>
+      <c r="I302" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J302" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="K302" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="L302" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0072</t>
+        </is>
+      </c>
+      <c r="M302" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0072_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" s="0" t="inlineStr">
+        <is>
+          <t>2026-0073</t>
+        </is>
+      </c>
+      <c r="B303" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C303" s="0" t="inlineStr">
+        <is>
+          <t>zmluva o nájme hrobového miesta</t>
+        </is>
+      </c>
+      <c r="D303" s="0" t="inlineStr">
+        <is>
+          <t>Barta Anton</t>
+        </is>
+      </c>
+      <c r="F303" s="0" t="inlineStr">
+        <is>
+          <t>20 € s DPH</t>
+        </is>
+      </c>
+      <c r="G303" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H303" s="0" t="inlineStr">
+        <is>
+          <t>02.09.2026</t>
+        </is>
+      </c>
+      <c r="I303" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J303" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="K303" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="L303" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0073</t>
+        </is>
+      </c>
+      <c r="M303" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0073_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304" s="0" t="inlineStr">
+        <is>
+          <t>2026-0074</t>
+        </is>
+      </c>
+      <c r="B304" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C304" s="0" t="inlineStr">
+        <is>
+          <t>zmluva o spracúvaní osobných údajov</t>
+        </is>
+      </c>
+      <c r="D304" s="0" t="inlineStr">
+        <is>
+          <t>JRK Slovensko s.r.o.</t>
+        </is>
+      </c>
+      <c r="E304" s="0" t="inlineStr">
+        <is>
+          <t>50530950</t>
+        </is>
+      </c>
+      <c r="F304" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G304" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H304" s="0" t="inlineStr">
+        <is>
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="I304" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J304" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="K304" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="L304" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0074</t>
+        </is>
+      </c>
+      <c r="M304" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0074_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305" s="0" t="inlineStr">
+        <is>
+          <t>2026-0075</t>
+        </is>
+      </c>
+      <c r="B305" s="0" t="inlineStr">
+        <is>
+          <t>Kúpna zmluva</t>
+        </is>
+      </c>
+      <c r="C305" s="0" t="inlineStr">
+        <is>
+          <t>kúpna zmluva - odpredaj pozemku </t>
+        </is>
+      </c>
+      <c r="D305" s="0" t="inlineStr">
+        <is>
+          <t>Dominika Furstová</t>
+        </is>
+      </c>
+      <c r="F305" s="0" t="inlineStr">
+        <is>
+          <t>100 € s DPH</t>
+        </is>
+      </c>
+      <c r="G305" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H305" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="I305" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J305" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="K305" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="L305" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0075</t>
+        </is>
+      </c>
+      <c r="M305" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0075_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" s="0" t="inlineStr">
+        <is>
+          <t>2026-0076</t>
+        </is>
+      </c>
+      <c r="B306" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C306" s="0" t="inlineStr">
+        <is>
+          <t>poistná zmluva na poistenie obecných budov a objektov</t>
+        </is>
+      </c>
+      <c r="D306" s="0" t="inlineStr">
+        <is>
+          <t>Generali Poisťovňa, pobočka pisťovne z iného členského štátu</t>
+        </is>
+      </c>
+      <c r="E306" s="0" t="inlineStr">
+        <is>
+          <t>54228573</t>
+        </is>
+      </c>
+      <c r="F306" s="0" t="inlineStr">
+        <is>
+          <t>2191.44 € s DPH</t>
+        </is>
+      </c>
+      <c r="G306" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H306" s="0" t="inlineStr">
+        <is>
+          <t>21.09.2026</t>
+        </is>
+      </c>
+      <c r="I306" s="0" t="inlineStr">
+        <is>
+          <t>21.09.2026</t>
+        </is>
+      </c>
+      <c r="J306" s="0" t="inlineStr">
+        <is>
+          <t>21.09.2026</t>
+        </is>
+      </c>
+      <c r="K306" s="0" t="inlineStr">
+        <is>
+          <t>21.09.2026</t>
+        </is>
+      </c>
+      <c r="L306" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0076</t>
+        </is>
+      </c>
+      <c r="M306" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0076_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" s="0" t="inlineStr">
+        <is>
+          <t>2026-0077</t>
+        </is>
+      </c>
+      <c r="B307" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C307" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o budúcej zmluve o zriadení vecného bremena</t>
+        </is>
+      </c>
+      <c r="D307" s="0" t="inlineStr">
+        <is>
+          <t>Kmeť Jozef</t>
+        </is>
+      </c>
+      <c r="F307" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G307" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H307" s="0" t="inlineStr">
+        <is>
+          <t>22.09.2026</t>
+        </is>
+      </c>
+      <c r="I307" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J307" s="0" t="inlineStr">
+        <is>
+          <t>22.09.2026</t>
+        </is>
+      </c>
+      <c r="K307" s="0" t="inlineStr">
+        <is>
+          <t>22.09.2026</t>
+        </is>
+      </c>
+      <c r="L307" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0077</t>
+        </is>
+      </c>
+      <c r="M307" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0077_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308" s="0" t="inlineStr">
+        <is>
+          <t>2026-0078</t>
+        </is>
+      </c>
+      <c r="B308" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o zriadení vecného bremena</t>
+        </is>
+      </c>
+      <c r="C308" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o zriadení vecného bremena</t>
+        </is>
+      </c>
+      <c r="D308" s="0" t="inlineStr">
+        <is>
+          <t>Peter Lukáč</t>
+        </is>
+      </c>
+      <c r="F308" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G308" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H308" s="0" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="I308" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J308" s="0" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="K308" s="0" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="L308" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0078</t>
+        </is>
+      </c>
+      <c r="M308" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0078_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" s="0" t="inlineStr">
+        <is>
+          <t>2026-0079</t>
+        </is>
+      </c>
+      <c r="B309" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="C309" s="0" t="inlineStr">
+        <is>
+          <t>zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D309" s="0" t="inlineStr">
+        <is>
+          <t>Fandíme cyklistike o. z.</t>
+        </is>
+      </c>
+      <c r="E309" s="0" t="inlineStr">
+        <is>
+          <t>54812003</t>
+        </is>
+      </c>
+      <c r="F309" s="0" t="inlineStr">
+        <is>
+          <t>1000 € s DPH</t>
+        </is>
+      </c>
+      <c r="G309" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H309" s="0" t="inlineStr">
+        <is>
+          <t>09.07.2026</t>
+        </is>
+      </c>
+      <c r="I309" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J309" s="0" t="inlineStr">
+        <is>
+          <t>02.10.2026</t>
+        </is>
+      </c>
+      <c r="K309" s="0" t="inlineStr">
+        <is>
+          <t>02.10.2026</t>
+        </is>
+      </c>
+      <c r="L309" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0079</t>
+        </is>
+      </c>
+      <c r="M309" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0079_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" spans="1:13">
+      <c r="A310" s="0" t="inlineStr">
+        <is>
+          <t>2026-0080</t>
+        </is>
+      </c>
+      <c r="B310" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o poskytnutí finančných prostriedkov</t>
+        </is>
+      </c>
+      <c r="C310" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o poskytnutí NFP č. Z401203F050 projektu Rekonštrukcia autobusových zastávok a zlepšenie bezpečnosti v oblasti verejnej osobnej dopravy v Strategicko-plánovacom regióne Prievidza</t>
+        </is>
+      </c>
+      <c r="D310" s="0" t="inlineStr">
+        <is>
+          <t>Ministerstvo dopravy Slovenskej Republiky</t>
+        </is>
+      </c>
+      <c r="E310" s="0" t="inlineStr">
+        <is>
+          <t>30416094</t>
+        </is>
+      </c>
+      <c r="F310" s="0" t="inlineStr">
+        <is>
+          <t>984994.02 € s DPH</t>
+        </is>
+      </c>
+      <c r="G310" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H310" s="0" t="inlineStr">
+        <is>
+          <t>01.10.2026</t>
+        </is>
+      </c>
+      <c r="I310" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J310" s="0" t="inlineStr">
+        <is>
+          <t>07.10.2026</t>
+        </is>
+      </c>
+      <c r="K310" s="0" t="inlineStr">
+        <is>
+          <t>07.10.2026</t>
+        </is>
+      </c>
+      <c r="L310" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0080</t>
+        </is>
+      </c>
+      <c r="M310" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0080_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" s="0" t="inlineStr">
+        <is>
+          <t>2026-0081</t>
+        </is>
+      </c>
+      <c r="B311" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C311" s="0" t="inlineStr">
+        <is>
+          <t>zmluva o pripojení rodinného domu na obecnú kanalizáciu</t>
+        </is>
+      </c>
+      <c r="D311" s="0" t="inlineStr">
+        <is>
+          <t>Emília Juríková</t>
+        </is>
+      </c>
+      <c r="F311" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G311" s="0" t="inlineStr">
+        <is>
+          <t>PLUS</t>
+        </is>
+      </c>
+      <c r="H311" s="0" t="inlineStr">
+        <is>
+          <t>13.07.2026</t>
+        </is>
+      </c>
+      <c r="I311" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J311" s="0" t="inlineStr">
+        <is>
+          <t>07.10.2026</t>
+        </is>
+      </c>
+      <c r="K311" s="0" t="inlineStr">
+        <is>
+          <t>07.10.2026</t>
+        </is>
+      </c>
+      <c r="L311" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0081</t>
+        </is>
+      </c>
+      <c r="M311" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0081_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312" s="0" t="inlineStr">
+        <is>
+          <t>2026-0082</t>
+        </is>
+      </c>
+      <c r="B312" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C312" s="0" t="inlineStr">
+        <is>
+          <t>Dodatok č. 26/12/010/8 uzatvorený v zmysle ustanovení zákona č. 417/2013 Z. z. o pomoci v hmotnej núdzi</t>
+        </is>
+      </c>
+      <c r="D312" s="0" t="inlineStr">
+        <is>
+          <t>Úrad práce, sociálnych vecí a rodiny Prievidza</t>
+        </is>
+      </c>
+      <c r="E312" s="0" t="inlineStr">
+        <is>
+          <t>30794536</t>
+        </is>
+      </c>
+      <c r="F312" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G312" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H312" s="0" t="inlineStr">
+        <is>
+          <t>06.10.2026</t>
+        </is>
+      </c>
+      <c r="I312" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J312" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="K312" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="L312" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0082</t>
+        </is>
+      </c>
+      <c r="M312" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0082_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" spans="1:13">
+      <c r="A313" s="0" t="inlineStr">
+        <is>
+          <t>2026-0083</t>
+        </is>
+      </c>
+      <c r="B313" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C313" s="0" t="inlineStr">
+        <is>
+          <t>DOHODA o príležitostnom spoločnom obstarávaní uzatvorená podľa § 16 zákona č. 343/2015 Z. z. o verejnom obstarávaní</t>
+        </is>
+      </c>
+      <c r="D313" s="0" t="inlineStr">
+        <is>
+          <t>Obec Horná Ves, Obec Kamenec pod Vtáčnikom, Obec Kocurany, Obec Nitrica, Obec Oslany, Obec Podhrade, Obec Radobica</t>
+        </is>
+      </c>
+      <c r="F313" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G313" s="0" t="inlineStr">
+        <is>
+          <t>BEZ PLNENIA</t>
+        </is>
+      </c>
+      <c r="H313" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I313" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J313" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="K313" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="L313" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0083</t>
+        </is>
+      </c>
+      <c r="M313" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0083_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314" s="0" t="inlineStr">
+        <is>
+          <t>2026-0084</t>
+        </is>
+      </c>
+      <c r="B314" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="C314" s="0" t="inlineStr">
+        <is>
+          <t>zhotovenie diela - Zmeny a doplnky č. 4 Územného plánu obce Bystričany</t>
+        </is>
+      </c>
+      <c r="D314" s="0" t="inlineStr">
+        <is>
+          <t>AGS ATELIÉR s.r.o.</t>
+        </is>
+      </c>
+      <c r="E314" s="0" t="inlineStr">
+        <is>
+          <t>36344532</t>
+        </is>
+      </c>
+      <c r="F314" s="0" t="inlineStr">
+        <is>
+          <t>8487 € s DPH</t>
+        </is>
+      </c>
+      <c r="G314" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H314" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="I314" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J314" s="0" t="inlineStr">
+        <is>
+          <t>12.10.2026</t>
+        </is>
+      </c>
+      <c r="K314" s="0" t="inlineStr">
+        <is>
+          <t>12.10.2026</t>
+        </is>
+      </c>
+      <c r="L314" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0084</t>
+        </is>
+      </c>
+      <c r="M314" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0084_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" spans="1:13">
+      <c r="A315" s="0" t="inlineStr">
+        <is>
+          <t>2026-0085</t>
+        </is>
+      </c>
+      <c r="B315" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="C315" s="0" t="inlineStr">
+        <is>
+          <t>obstarávateľská činnosť Zmien a doplnkov Územného plánu obce Bystričany</t>
+        </is>
+      </c>
+      <c r="D315" s="0" t="inlineStr">
+        <is>
+          <t>Ing. arch. Milan Chmura</t>
+        </is>
+      </c>
+      <c r="F315" s="0" t="inlineStr">
+        <is>
+          <t>2700 € s DPH</t>
+        </is>
+      </c>
+      <c r="G315" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H315" s="0" t="inlineStr">
+        <is>
+          <t>03.09.2026</t>
+        </is>
+      </c>
+      <c r="I315" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J315" s="0" t="inlineStr">
+        <is>
+          <t>12.10.2026</t>
+        </is>
+      </c>
+      <c r="K315" s="0" t="inlineStr">
+        <is>
+          <t>12.10.2026</t>
+        </is>
+      </c>
+      <c r="L315" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0085</t>
+        </is>
+      </c>
+      <c r="M315" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0085_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>