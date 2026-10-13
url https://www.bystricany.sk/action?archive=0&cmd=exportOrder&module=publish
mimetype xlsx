--- v0 (2026-04-25)
+++ v1 (2026-10-13)
@@ -44612,43 +44612,8080 @@
         <is>
           <t>2000 €  s DPH</t>
         </is>
       </c>
       <c r="F948" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="G948" s="0" t="inlineStr">
         <is>
           <t>15.04.2026</t>
         </is>
       </c>
       <c r="H948" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="I948" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0063</t>
         </is>
       </c>
     </row>
+    <row r="949" spans="1:10">
+      <c r="A949" s="0" t="inlineStr">
+        <is>
+          <t>2026-0064</t>
+        </is>
+      </c>
+      <c r="B949" s="0" t="inlineStr">
+        <is>
+          <t>dopravné zrkadlá s príslušenstvom</t>
+        </is>
+      </c>
+      <c r="C949" s="0" t="inlineStr">
+        <is>
+          <t>značenie.sk, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D949" s="0" t="inlineStr">
+        <is>
+          <t>50577557</t>
+        </is>
+      </c>
+      <c r="E949" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F949" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G949" s="0" t="inlineStr">
+        <is>
+          <t>17.04.2026</t>
+        </is>
+      </c>
+      <c r="H949" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I949" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0064</t>
+        </is>
+      </c>
+    </row>
+    <row r="950" spans="1:10">
+      <c r="A950" s="0" t="inlineStr">
+        <is>
+          <t>2026-0065</t>
+        </is>
+      </c>
+      <c r="B950" s="0" t="inlineStr">
+        <is>
+          <t>batéria pre defibrilátor</t>
+        </is>
+      </c>
+      <c r="C950" s="0" t="inlineStr">
+        <is>
+          <t>PHARMACARE SLOVAKIA, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D950" s="0" t="inlineStr">
+        <is>
+          <t>36246590</t>
+        </is>
+      </c>
+      <c r="E950" s="0" t="inlineStr">
+        <is>
+          <t>400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F950" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G950" s="0" t="inlineStr">
+        <is>
+          <t>20.04.2026</t>
+        </is>
+      </c>
+      <c r="H950" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I950" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0065</t>
+        </is>
+      </c>
+    </row>
+    <row r="951" spans="1:10">
+      <c r="A951" s="0" t="inlineStr">
+        <is>
+          <t>2026-0066</t>
+        </is>
+      </c>
+      <c r="B951" s="0" t="inlineStr">
+        <is>
+          <t>Deň obce-vystúpenie Tomáš Bezdeda &amp; Band</t>
+        </is>
+      </c>
+      <c r="C951" s="0" t="inlineStr">
+        <is>
+          <t>MHL One s.r.o.</t>
+        </is>
+      </c>
+      <c r="D951" s="0" t="inlineStr">
+        <is>
+          <t>57164151</t>
+        </is>
+      </c>
+      <c r="E951" s="0" t="inlineStr">
+        <is>
+          <t>3200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F951" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G951" s="0" t="inlineStr">
+        <is>
+          <t>21.04.2026</t>
+        </is>
+      </c>
+      <c r="H951" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I951" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0066</t>
+        </is>
+      </c>
+    </row>
+    <row r="952" spans="1:10">
+      <c r="A952" s="0" t="inlineStr">
+        <is>
+          <t>2026-0067</t>
+        </is>
+      </c>
+      <c r="B952" s="0" t="inlineStr">
+        <is>
+          <t>Deň obce-kapela Huncúti</t>
+        </is>
+      </c>
+      <c r="C952" s="0" t="inlineStr">
+        <is>
+          <t>Huncúti</t>
+        </is>
+      </c>
+      <c r="D952" s="0" t="inlineStr">
+        <is>
+          <t>51326248</t>
+        </is>
+      </c>
+      <c r="E952" s="0" t="inlineStr">
+        <is>
+          <t>1350 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F952" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G952" s="0" t="inlineStr">
+        <is>
+          <t>21.04.2026</t>
+        </is>
+      </c>
+      <c r="H952" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I952" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0067</t>
+        </is>
+      </c>
+    </row>
+    <row r="953" spans="1:10">
+      <c r="A953" s="0" t="inlineStr">
+        <is>
+          <t>2026-0068</t>
+        </is>
+      </c>
+      <c r="B953" s="0" t="inlineStr">
+        <is>
+          <t>vodorovné dopravné značenie v obci</t>
+        </is>
+      </c>
+      <c r="C953" s="0" t="inlineStr">
+        <is>
+          <t>značenie.sk, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D953" s="0" t="inlineStr">
+        <is>
+          <t>50577557</t>
+        </is>
+      </c>
+      <c r="E953" s="0" t="inlineStr">
+        <is>
+          <t>3000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F953" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G953" s="0" t="inlineStr">
+        <is>
+          <t>21.04.2026</t>
+        </is>
+      </c>
+      <c r="H953" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I953" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0068</t>
+        </is>
+      </c>
+    </row>
+    <row r="954" spans="1:10">
+      <c r="A954" s="0" t="inlineStr">
+        <is>
+          <t>2026-0069</t>
+        </is>
+      </c>
+      <c r="B954" s="0" t="inlineStr">
+        <is>
+          <t>inžiniering pre projekt "Školská multifunkčná hala"</t>
+        </is>
+      </c>
+      <c r="C954" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="D954" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="E954" s="0" t="inlineStr">
+        <is>
+          <t>500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F954" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G954" s="0" t="inlineStr">
+        <is>
+          <t>21.04.2026</t>
+        </is>
+      </c>
+      <c r="H954" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I954" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0069</t>
+        </is>
+      </c>
+    </row>
+    <row r="955" spans="1:10">
+      <c r="A955" s="0" t="inlineStr">
+        <is>
+          <t>2026-0070</t>
+        </is>
+      </c>
+      <c r="B955" s="0" t="inlineStr">
+        <is>
+          <t>DHZ-tonery do tlačiarne</t>
+        </is>
+      </c>
+      <c r="C955" s="0" t="inlineStr">
+        <is>
+          <t>Gigaprint.sk s.r.o.</t>
+        </is>
+      </c>
+      <c r="D955" s="0" t="inlineStr">
+        <is>
+          <t>50370294</t>
+        </is>
+      </c>
+      <c r="E955" s="0" t="inlineStr">
+        <is>
+          <t>30 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F955" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G955" s="0" t="inlineStr">
+        <is>
+          <t>21.04.2026</t>
+        </is>
+      </c>
+      <c r="H955" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I955" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0070</t>
+        </is>
+      </c>
+    </row>
+    <row r="956" spans="1:10">
+      <c r="A956" s="0" t="inlineStr">
+        <is>
+          <t>2026-0071</t>
+        </is>
+      </c>
+      <c r="B956" s="0" t="inlineStr">
+        <is>
+          <t>materiálové výdavky-oprava studne</t>
+        </is>
+      </c>
+      <c r="C956" s="0" t="inlineStr">
+        <is>
+          <t>Mária Krčová - Fontána</t>
+        </is>
+      </c>
+      <c r="D956" s="0" t="inlineStr">
+        <is>
+          <t>33978671</t>
+        </is>
+      </c>
+      <c r="E956" s="0" t="inlineStr">
+        <is>
+          <t>75 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F956" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G956" s="0" t="inlineStr">
+        <is>
+          <t>22.04.2026</t>
+        </is>
+      </c>
+      <c r="H956" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I956" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0071</t>
+        </is>
+      </c>
+    </row>
+    <row r="957" spans="1:10">
+      <c r="A957" s="0" t="inlineStr">
+        <is>
+          <t>2026-0072</t>
+        </is>
+      </c>
+      <c r="B957" s="0" t="inlineStr">
+        <is>
+          <t>bytový dom 752/50-montáž ohrievača</t>
+        </is>
+      </c>
+      <c r="C957" s="0" t="inlineStr">
+        <is>
+          <t>REKOS Partizánske, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D957" s="0" t="inlineStr">
+        <is>
+          <t>44616503</t>
+        </is>
+      </c>
+      <c r="E957" s="0" t="inlineStr">
+        <is>
+          <t>1200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F957" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G957" s="0" t="inlineStr">
+        <is>
+          <t>22.04.2026</t>
+        </is>
+      </c>
+      <c r="H957" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I957" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0072</t>
+        </is>
+      </c>
+    </row>
+    <row r="958" spans="1:10">
+      <c r="A958" s="0" t="inlineStr">
+        <is>
+          <t>2026-0073</t>
+        </is>
+      </c>
+      <c r="B958" s="0" t="inlineStr">
+        <is>
+          <t>Rýchle energetické opatrenia v obci-informačné tabule</t>
+        </is>
+      </c>
+      <c r="C958" s="0" t="inlineStr">
+        <is>
+          <t>Branislav Ličko, BM Studio</t>
+        </is>
+      </c>
+      <c r="D958" s="0" t="inlineStr">
+        <is>
+          <t>43508014</t>
+        </is>
+      </c>
+      <c r="E958" s="0" t="inlineStr">
+        <is>
+          <t>60 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F958" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G958" s="0" t="inlineStr">
+        <is>
+          <t>27.04.2026</t>
+        </is>
+      </c>
+      <c r="H958" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I958" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0073</t>
+        </is>
+      </c>
+    </row>
+    <row r="959" spans="1:10">
+      <c r="A959" s="0" t="inlineStr">
+        <is>
+          <t>2026-0074</t>
+        </is>
+      </c>
+      <c r="B959" s="0" t="inlineStr">
+        <is>
+          <t>elektronické stavovacie poukážky 5/2026</t>
+        </is>
+      </c>
+      <c r="C959" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="D959" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="E959" s="0" t="inlineStr">
+        <is>
+          <t>2100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F959" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G959" s="0" t="inlineStr">
+        <is>
+          <t>27.04.2026</t>
+        </is>
+      </c>
+      <c r="H959" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I959" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0074</t>
+        </is>
+      </c>
+    </row>
+    <row r="960" spans="1:10">
+      <c r="A960" s="0" t="inlineStr">
+        <is>
+          <t>2026-0075</t>
+        </is>
+      </c>
+      <c r="B960" s="0" t="inlineStr">
+        <is>
+          <t>servis APV miestne dane a poplatky</t>
+        </is>
+      </c>
+      <c r="C960" s="0" t="inlineStr">
+        <is>
+          <t>Ferdinand Žigo</t>
+        </is>
+      </c>
+      <c r="D960" s="0" t="inlineStr">
+        <is>
+          <t>37364090</t>
+        </is>
+      </c>
+      <c r="E960" s="0" t="inlineStr">
+        <is>
+          <t>70 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F960" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G960" s="0" t="inlineStr">
+        <is>
+          <t>27.04.2026</t>
+        </is>
+      </c>
+      <c r="H960" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I960" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0075</t>
+        </is>
+      </c>
+    </row>
+    <row r="961" spans="1:10">
+      <c r="A961" s="0" t="inlineStr">
+        <is>
+          <t>2026-0076</t>
+        </is>
+      </c>
+      <c r="B961" s="0" t="inlineStr">
+        <is>
+          <t>pamätná kniha obce</t>
+        </is>
+      </c>
+      <c r="C961" s="0" t="inlineStr">
+        <is>
+          <t>Knihársto-Obyvateľová Eva</t>
+        </is>
+      </c>
+      <c r="D961" s="0" t="inlineStr">
+        <is>
+          <t>10891832</t>
+        </is>
+      </c>
+      <c r="E961" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F961" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G961" s="0" t="inlineStr">
+        <is>
+          <t>28.04.2026</t>
+        </is>
+      </c>
+      <c r="H961" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I961" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0076</t>
+        </is>
+      </c>
+    </row>
+    <row r="962" spans="1:10">
+      <c r="A962" s="0" t="inlineStr">
+        <is>
+          <t>2026-0077</t>
+        </is>
+      </c>
+      <c r="B962" s="0" t="inlineStr">
+        <is>
+          <t>bytový dom 750/48 - siete proti hmyzu</t>
+        </is>
+      </c>
+      <c r="C962" s="0" t="inlineStr">
+        <is>
+          <t>FMF group s.r.o.</t>
+        </is>
+      </c>
+      <c r="D962" s="0" t="inlineStr">
+        <is>
+          <t>56244924</t>
+        </is>
+      </c>
+      <c r="E962" s="0" t="inlineStr">
+        <is>
+          <t>4000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F962" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G962" s="0" t="inlineStr">
+        <is>
+          <t>28.04.2026</t>
+        </is>
+      </c>
+      <c r="H962" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I962" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0077</t>
+        </is>
+      </c>
+    </row>
+    <row r="963" spans="1:10">
+      <c r="A963" s="0" t="inlineStr">
+        <is>
+          <t>2026-0078</t>
+        </is>
+      </c>
+      <c r="B963" s="0" t="inlineStr">
+        <is>
+          <t>bytový dom 751/49 - siete proti hmyzu</t>
+        </is>
+      </c>
+      <c r="C963" s="0" t="inlineStr">
+        <is>
+          <t>FMF group s.r.o.</t>
+        </is>
+      </c>
+      <c r="D963" s="0" t="inlineStr">
+        <is>
+          <t>56244924</t>
+        </is>
+      </c>
+      <c r="E963" s="0" t="inlineStr">
+        <is>
+          <t>4000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F963" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G963" s="0" t="inlineStr">
+        <is>
+          <t>28.04.2026</t>
+        </is>
+      </c>
+      <c r="H963" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I963" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0078</t>
+        </is>
+      </c>
+    </row>
+    <row r="964" spans="1:10">
+      <c r="A964" s="0" t="inlineStr">
+        <is>
+          <t>2026-0079</t>
+        </is>
+      </c>
+      <c r="B964" s="0" t="inlineStr">
+        <is>
+          <t>Stavanie mája-hudobná produkcia</t>
+        </is>
+      </c>
+      <c r="C964" s="0" t="inlineStr">
+        <is>
+          <t>Dychová hudba VTÁČNIK</t>
+        </is>
+      </c>
+      <c r="D964" s="0" t="inlineStr">
+        <is>
+          <t>42139660</t>
+        </is>
+      </c>
+      <c r="E964" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F964" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G964" s="0" t="inlineStr">
+        <is>
+          <t>28.04.2026</t>
+        </is>
+      </c>
+      <c r="H964" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I964" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0079</t>
+        </is>
+      </c>
+    </row>
+    <row r="965" spans="1:10">
+      <c r="A965" s="0" t="inlineStr">
+        <is>
+          <t>2026-0080</t>
+        </is>
+      </c>
+      <c r="B965" s="0" t="inlineStr">
+        <is>
+          <t>tlač magazínu "Naše Bystričany"</t>
+        </is>
+      </c>
+      <c r="C965" s="0" t="inlineStr">
+        <is>
+          <t>PRIMA-PRINT, a.s.</t>
+        </is>
+      </c>
+      <c r="D965" s="0" t="inlineStr">
+        <is>
+          <t>31442781</t>
+        </is>
+      </c>
+      <c r="E965" s="0" t="inlineStr">
+        <is>
+          <t>2500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F965" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G965" s="0" t="inlineStr">
+        <is>
+          <t>30.04.2026</t>
+        </is>
+      </c>
+      <c r="H965" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I965" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0080</t>
+        </is>
+      </c>
+    </row>
+    <row r="966" spans="1:10">
+      <c r="A966" s="0" t="inlineStr">
+        <is>
+          <t>2026-0081</t>
+        </is>
+      </c>
+      <c r="B966" s="0" t="inlineStr">
+        <is>
+          <t>výroba zábradiel na mosty</t>
+        </is>
+      </c>
+      <c r="C966" s="0" t="inlineStr">
+        <is>
+          <t>Elektrovod Slovakia, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D966" s="0" t="inlineStr">
+        <is>
+          <t>31615317</t>
+        </is>
+      </c>
+      <c r="E966" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F966" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G966" s="0" t="inlineStr">
+        <is>
+          <t>30.04.2026</t>
+        </is>
+      </c>
+      <c r="H966" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I966" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0081</t>
+        </is>
+      </c>
+    </row>
+    <row r="967" spans="1:10">
+      <c r="A967" s="0" t="inlineStr">
+        <is>
+          <t>2026-0082</t>
+        </is>
+      </c>
+      <c r="B967" s="0" t="inlineStr">
+        <is>
+          <t>revízie verejného osvetlenia</t>
+        </is>
+      </c>
+      <c r="C967" s="0" t="inlineStr">
+        <is>
+          <t>Miroslav Trudman Elektromontáž</t>
+        </is>
+      </c>
+      <c r="D967" s="0" t="inlineStr">
+        <is>
+          <t>37767194</t>
+        </is>
+      </c>
+      <c r="E967" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F967" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G967" s="0" t="inlineStr">
+        <is>
+          <t>30.04.2026</t>
+        </is>
+      </c>
+      <c r="H967" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I967" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0082</t>
+        </is>
+      </c>
+    </row>
+    <row r="968" spans="1:10">
+      <c r="A968" s="0" t="inlineStr">
+        <is>
+          <t>2026-0083</t>
+        </is>
+      </c>
+      <c r="B968" s="0" t="inlineStr">
+        <is>
+          <t>vyjadrenie "Verejná kanalizácia, oddiel splašková kanalizácia, vetva IV.C."</t>
+        </is>
+      </c>
+      <c r="C968" s="0" t="inlineStr">
+        <is>
+          <t>Štátna ochrana prírody SR</t>
+        </is>
+      </c>
+      <c r="D968" s="0" t="inlineStr">
+        <is>
+          <t>17058520</t>
+        </is>
+      </c>
+      <c r="E968" s="0" t="inlineStr">
+        <is>
+          <t>50 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F968" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G968" s="0" t="inlineStr">
+        <is>
+          <t>30.04.2026</t>
+        </is>
+      </c>
+      <c r="H968" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I968" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0083</t>
+        </is>
+      </c>
+    </row>
+    <row r="969" spans="1:10">
+      <c r="A969" s="0" t="inlineStr">
+        <is>
+          <t>2026-0084</t>
+        </is>
+      </c>
+      <c r="B969" s="0" t="inlineStr">
+        <is>
+          <t>ozvučenie podujatia "Deň matiek 2026"</t>
+        </is>
+      </c>
+      <c r="C969" s="0" t="inlineStr">
+        <is>
+          <t>LS EVENT SOUND s.r.o.</t>
+        </is>
+      </c>
+      <c r="D969" s="0" t="inlineStr">
+        <is>
+          <t>56812043</t>
+        </is>
+      </c>
+      <c r="E969" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F969" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G969" s="0" t="inlineStr">
+        <is>
+          <t>04.05.2026</t>
+        </is>
+      </c>
+      <c r="H969" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I969" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0084</t>
+        </is>
+      </c>
+    </row>
+    <row r="970" spans="1:10">
+      <c r="A970" s="0" t="inlineStr">
+        <is>
+          <t>2026-0085</t>
+        </is>
+      </c>
+      <c r="B970" s="0" t="inlineStr">
+        <is>
+          <t>DHZ-servis kompresora</t>
+        </is>
+      </c>
+      <c r="C970" s="0" t="inlineStr">
+        <is>
+          <t>AJ, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D970" s="0" t="inlineStr">
+        <is>
+          <t>31592356</t>
+        </is>
+      </c>
+      <c r="E970" s="0" t="inlineStr">
+        <is>
+          <t>600 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F970" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G970" s="0" t="inlineStr">
+        <is>
+          <t>04.05.2026</t>
+        </is>
+      </c>
+      <c r="H970" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I970" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0085</t>
+        </is>
+      </c>
+    </row>
+    <row r="971" spans="1:10">
+      <c r="A971" s="0" t="inlineStr">
+        <is>
+          <t>2026-0086</t>
+        </is>
+      </c>
+      <c r="B971" s="0" t="inlineStr">
+        <is>
+          <t>knižky do miestnej knižnice</t>
+        </is>
+      </c>
+      <c r="C971" s="0" t="inlineStr">
+        <is>
+          <t>preskoly.sk s.r.o.</t>
+        </is>
+      </c>
+      <c r="D971" s="0" t="inlineStr">
+        <is>
+          <t>51692881</t>
+        </is>
+      </c>
+      <c r="E971" s="0" t="inlineStr">
+        <is>
+          <t>400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F971" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G971" s="0" t="inlineStr">
+        <is>
+          <t>04.05.2026</t>
+        </is>
+      </c>
+      <c r="H971" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I971" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0086</t>
+        </is>
+      </c>
+    </row>
+    <row r="972" spans="1:10">
+      <c r="A972" s="0" t="inlineStr">
+        <is>
+          <t>2026-0087</t>
+        </is>
+      </c>
+      <c r="B972" s="0" t="inlineStr">
+        <is>
+          <t>kultúrne podujatia-špajdle na cukrovú vatu</t>
+        </is>
+      </c>
+      <c r="C972" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Jaroslav Kováč - KOVÁČ</t>
+        </is>
+      </c>
+      <c r="D972" s="0" t="inlineStr">
+        <is>
+          <t>44158831</t>
+        </is>
+      </c>
+      <c r="E972" s="0" t="inlineStr">
+        <is>
+          <t>50 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F972" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G972" s="0" t="inlineStr">
+        <is>
+          <t>07.05.2026</t>
+        </is>
+      </c>
+      <c r="H972" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I972" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0087</t>
+        </is>
+      </c>
+    </row>
+    <row r="973" spans="1:10">
+      <c r="A973" s="0" t="inlineStr">
+        <is>
+          <t>2026-0088</t>
+        </is>
+      </c>
+      <c r="B973" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-príslušenstvo k príprave cukrovej vaty a popcornu</t>
+        </is>
+      </c>
+      <c r="C973" s="0" t="inlineStr">
+        <is>
+          <t>CORNiCO Company, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D973" s="0" t="inlineStr">
+        <is>
+          <t>35752271</t>
+        </is>
+      </c>
+      <c r="E973" s="0" t="inlineStr">
+        <is>
+          <t>400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F973" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G973" s="0" t="inlineStr">
+        <is>
+          <t>08.05.2026</t>
+        </is>
+      </c>
+      <c r="H973" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I973" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0088</t>
+        </is>
+      </c>
+    </row>
+    <row r="974" spans="1:10">
+      <c r="A974" s="0" t="inlineStr">
+        <is>
+          <t>2026-0089</t>
+        </is>
+      </c>
+      <c r="B974" s="0" t="inlineStr">
+        <is>
+          <t>geometrický plán</t>
+        </is>
+      </c>
+      <c r="C974" s="0" t="inlineStr">
+        <is>
+          <t>GEOmark s.r.o.</t>
+        </is>
+      </c>
+      <c r="D974" s="0" t="inlineStr">
+        <is>
+          <t>36305049</t>
+        </is>
+      </c>
+      <c r="E974" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F974" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G974" s="0" t="inlineStr">
+        <is>
+          <t>08.05.2026</t>
+        </is>
+      </c>
+      <c r="H974" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I974" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0089</t>
+        </is>
+      </c>
+    </row>
+    <row r="975" spans="1:10">
+      <c r="A975" s="0" t="inlineStr">
+        <is>
+          <t>2026-0090</t>
+        </is>
+      </c>
+      <c r="B975" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-cukrovinky pre deti</t>
+        </is>
+      </c>
+      <c r="C975" s="0" t="inlineStr">
+        <is>
+          <t>BONA - Ján Kostra</t>
+        </is>
+      </c>
+      <c r="D975" s="0" t="inlineStr">
+        <is>
+          <t>34633782</t>
+        </is>
+      </c>
+      <c r="E975" s="0" t="inlineStr">
+        <is>
+          <t>90 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F975" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G975" s="0" t="inlineStr">
+        <is>
+          <t>08.05.2026</t>
+        </is>
+      </c>
+      <c r="H975" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="I975" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0090</t>
+        </is>
+      </c>
+    </row>
+    <row r="976" spans="1:10">
+      <c r="A976" s="0" t="inlineStr">
+        <is>
+          <t>2026-0091</t>
+        </is>
+      </c>
+      <c r="B976" s="0" t="inlineStr">
+        <is>
+          <t>- celotieniace žalúzie a sieťky na okná obecných budov</t>
+        </is>
+      </c>
+      <c r="C976" s="0" t="inlineStr">
+        <is>
+          <t>A - gips, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D976" s="0" t="inlineStr">
+        <is>
+          <t>46208933</t>
+        </is>
+      </c>
+      <c r="E976" s="0" t="inlineStr">
+        <is>
+          <t>3400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F976" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G976" s="0" t="inlineStr">
+        <is>
+          <t>18.05.2026</t>
+        </is>
+      </c>
+      <c r="H976" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I976" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0091</t>
+        </is>
+      </c>
+    </row>
+    <row r="977" spans="1:10">
+      <c r="A977" s="0" t="inlineStr">
+        <is>
+          <t>2026-0092</t>
+        </is>
+      </c>
+      <c r="B977" s="0" t="inlineStr">
+        <is>
+          <t>Dom smútku-výmena okien a dverí</t>
+        </is>
+      </c>
+      <c r="C977" s="0" t="inlineStr">
+        <is>
+          <t>PM Team s.r.o.</t>
+        </is>
+      </c>
+      <c r="D977" s="0" t="inlineStr">
+        <is>
+          <t>36816671</t>
+        </is>
+      </c>
+      <c r="E977" s="0" t="inlineStr">
+        <is>
+          <t>17500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F977" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G977" s="0" t="inlineStr">
+        <is>
+          <t>18.05.2026</t>
+        </is>
+      </c>
+      <c r="H977" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I977" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0092</t>
+        </is>
+      </c>
+    </row>
+    <row r="978" spans="1:10">
+      <c r="A978" s="0" t="inlineStr">
+        <is>
+          <t>2026-0093</t>
+        </is>
+      </c>
+      <c r="B978" s="0" t="inlineStr">
+        <is>
+          <t>geometrický plán-parcela 1330/12</t>
+        </is>
+      </c>
+      <c r="C978" s="0" t="inlineStr">
+        <is>
+          <t>GEOmark s.r.o.</t>
+        </is>
+      </c>
+      <c r="D978" s="0" t="inlineStr">
+        <is>
+          <t>36305049</t>
+        </is>
+      </c>
+      <c r="E978" s="0" t="inlineStr">
+        <is>
+          <t>500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F978" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G978" s="0" t="inlineStr">
+        <is>
+          <t>19.05.2026</t>
+        </is>
+      </c>
+      <c r="H978" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I978" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0093</t>
+        </is>
+      </c>
+    </row>
+    <row r="979" spans="1:10">
+      <c r="A979" s="0" t="inlineStr">
+        <is>
+          <t>2026-0094</t>
+        </is>
+      </c>
+      <c r="B979" s="0" t="inlineStr">
+        <is>
+          <t>materiál-kosenie verejných priestranstiev</t>
+        </is>
+      </c>
+      <c r="C979" s="0" t="inlineStr">
+        <is>
+          <t>URBIS - predaj a servis, s. r. o.</t>
+        </is>
+      </c>
+      <c r="D979" s="0" t="inlineStr">
+        <is>
+          <t>45972915</t>
+        </is>
+      </c>
+      <c r="E979" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F979" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G979" s="0" t="inlineStr">
+        <is>
+          <t>20.05.2026</t>
+        </is>
+      </c>
+      <c r="H979" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I979" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0094</t>
+        </is>
+      </c>
+    </row>
+    <row r="980" spans="1:10">
+      <c r="A980" s="0" t="inlineStr">
+        <is>
+          <t>2026-0095</t>
+        </is>
+      </c>
+      <c r="B980" s="0" t="inlineStr">
+        <is>
+          <t>DHZ-revízie dýchacích prístrojov</t>
+        </is>
+      </c>
+      <c r="C980" s="0" t="inlineStr">
+        <is>
+          <t>LIFE LINE plus s.r.o.</t>
+        </is>
+      </c>
+      <c r="D980" s="0" t="inlineStr">
+        <is>
+          <t>26953013</t>
+        </is>
+      </c>
+      <c r="E980" s="0" t="inlineStr">
+        <is>
+          <t>370 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F980" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G980" s="0" t="inlineStr">
+        <is>
+          <t>20.05.2026</t>
+        </is>
+      </c>
+      <c r="H980" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I980" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0095</t>
+        </is>
+      </c>
+    </row>
+    <row r="981" spans="1:10">
+      <c r="A981" s="0" t="inlineStr">
+        <is>
+          <t>2026-0096</t>
+        </is>
+      </c>
+      <c r="B981" s="0" t="inlineStr">
+        <is>
+          <t>servis traktora John Deere</t>
+        </is>
+      </c>
+      <c r="C981" s="0" t="inlineStr">
+        <is>
+          <t>Agroservis spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D981" s="0" t="inlineStr">
+        <is>
+          <t>31441751</t>
+        </is>
+      </c>
+      <c r="E981" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F981" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G981" s="0" t="inlineStr">
+        <is>
+          <t>26.05.2026</t>
+        </is>
+      </c>
+      <c r="H981" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I981" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0096</t>
+        </is>
+      </c>
+    </row>
+    <row r="982" spans="1:10">
+      <c r="A982" s="0" t="inlineStr">
+        <is>
+          <t>2026-0097</t>
+        </is>
+      </c>
+      <c r="B982" s="0" t="inlineStr">
+        <is>
+          <t>elektronické stavovacie poukážky 6/2026</t>
+        </is>
+      </c>
+      <c r="C982" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="D982" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="E982" s="0" t="inlineStr">
+        <is>
+          <t>2300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F982" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G982" s="0" t="inlineStr">
+        <is>
+          <t>27.05.2026</t>
+        </is>
+      </c>
+      <c r="H982" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I982" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0097</t>
+        </is>
+      </c>
+    </row>
+    <row r="983" spans="1:10">
+      <c r="A983" s="0" t="inlineStr">
+        <is>
+          <t>2026-0098</t>
+        </is>
+      </c>
+      <c r="B983" s="0" t="inlineStr">
+        <is>
+          <t>online školenie-personalistika a mzdy</t>
+        </is>
+      </c>
+      <c r="C983" s="0" t="inlineStr">
+        <is>
+          <t>DataWex s.r.o.</t>
+        </is>
+      </c>
+      <c r="D983" s="0" t="inlineStr">
+        <is>
+          <t>46822771</t>
+        </is>
+      </c>
+      <c r="E983" s="0" t="inlineStr">
+        <is>
+          <t>60 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F983" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G983" s="0" t="inlineStr">
+        <is>
+          <t>27.05.2026</t>
+        </is>
+      </c>
+      <c r="H983" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I983" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0098</t>
+        </is>
+      </c>
+    </row>
+    <row r="984" spans="1:10">
+      <c r="A984" s="0" t="inlineStr">
+        <is>
+          <t>2026-0099</t>
+        </is>
+      </c>
+      <c r="B984" s="0" t="inlineStr">
+        <is>
+          <t>spracovanie zámeru pamiatkovej obnvoy historického parku v Chalmovej</t>
+        </is>
+      </c>
+      <c r="C984" s="0" t="inlineStr">
+        <is>
+          <t>RUDBECKIA s.r.o.</t>
+        </is>
+      </c>
+      <c r="D984" s="0" t="inlineStr">
+        <is>
+          <t>44290357</t>
+        </is>
+      </c>
+      <c r="E984" s="0" t="inlineStr">
+        <is>
+          <t>5500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F984" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G984" s="0" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="H984" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I984" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0099</t>
+        </is>
+      </c>
+    </row>
+    <row r="985" spans="1:10">
+      <c r="A985" s="0" t="inlineStr">
+        <is>
+          <t>2026-0100</t>
+        </is>
+      </c>
+      <c r="B985" s="0" t="inlineStr">
+        <is>
+          <t>aktualizácia programu Vyúčtoanie bytov.hospodárstva</t>
+        </is>
+      </c>
+      <c r="C985" s="0" t="inlineStr">
+        <is>
+          <t>Ing. Karol Lenárt</t>
+        </is>
+      </c>
+      <c r="D985" s="0" t="inlineStr">
+        <is>
+          <t>33372276</t>
+        </is>
+      </c>
+      <c r="E985" s="0" t="inlineStr">
+        <is>
+          <t>280 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F985" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G985" s="0" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="H985" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I985" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0100</t>
+        </is>
+      </c>
+    </row>
+    <row r="986" spans="1:10">
+      <c r="A986" s="0" t="inlineStr">
+        <is>
+          <t>2026-0101</t>
+        </is>
+      </c>
+      <c r="B986" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová-pilčícke práce</t>
+        </is>
+      </c>
+      <c r="C986" s="0" t="inlineStr">
+        <is>
+          <t>Monkey Climbers s.r.o.</t>
+        </is>
+      </c>
+      <c r="D986" s="0" t="inlineStr">
+        <is>
+          <t>55135943</t>
+        </is>
+      </c>
+      <c r="E986" s="0" t="inlineStr">
+        <is>
+          <t>900 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F986" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G986" s="0" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="H986" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I986" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0101</t>
+        </is>
+      </c>
+    </row>
+    <row r="987" spans="1:10">
+      <c r="A987" s="0" t="inlineStr">
+        <is>
+          <t>2026-0102</t>
+        </is>
+      </c>
+      <c r="B987" s="0" t="inlineStr">
+        <is>
+          <t>šijacie práce</t>
+        </is>
+      </c>
+      <c r="C987" s="0" t="inlineStr">
+        <is>
+          <t>Janka Beláková</t>
+        </is>
+      </c>
+      <c r="D987" s="0" t="inlineStr">
+        <is>
+          <t>56992131</t>
+        </is>
+      </c>
+      <c r="E987" s="0" t="inlineStr">
+        <is>
+          <t>5000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F987" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G987" s="0" t="inlineStr">
+        <is>
+          <t>04.06.2026</t>
+        </is>
+      </c>
+      <c r="H987" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I987" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0102</t>
+        </is>
+      </c>
+    </row>
+    <row r="988" spans="1:10">
+      <c r="A988" s="0" t="inlineStr">
+        <is>
+          <t>2026-0103</t>
+        </is>
+      </c>
+      <c r="B988" s="0" t="inlineStr">
+        <is>
+          <t>kultúrne podujatia-káva</t>
+        </is>
+      </c>
+      <c r="C988" s="0" t="inlineStr">
+        <is>
+          <t>Renato s.r.o.</t>
+        </is>
+      </c>
+      <c r="D988" s="0" t="inlineStr">
+        <is>
+          <t>52348407</t>
+        </is>
+      </c>
+      <c r="E988" s="0" t="inlineStr">
+        <is>
+          <t>170 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F988" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G988" s="0" t="inlineStr">
+        <is>
+          <t>04.06.2026</t>
+        </is>
+      </c>
+      <c r="H988" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I988" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0103</t>
+        </is>
+      </c>
+    </row>
+    <row r="989" spans="1:10">
+      <c r="A989" s="0" t="inlineStr">
+        <is>
+          <t>2026-0104</t>
+        </is>
+      </c>
+      <c r="B989" s="0" t="inlineStr">
+        <is>
+          <t>cyklistické preteky-reklamný spot</t>
+        </is>
+      </c>
+      <c r="C989" s="0" t="inlineStr">
+        <is>
+          <t>Rádio Bojnice s.r.o.</t>
+        </is>
+      </c>
+      <c r="D989" s="0" t="inlineStr">
+        <is>
+          <t>36348473</t>
+        </is>
+      </c>
+      <c r="E989" s="0" t="inlineStr">
+        <is>
+          <t>250 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F989" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G989" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="H989" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I989" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0104</t>
+        </is>
+      </c>
+    </row>
+    <row r="990" spans="1:10">
+      <c r="A990" s="0" t="inlineStr">
+        <is>
+          <t>2026-0105</t>
+        </is>
+      </c>
+      <c r="B990" s="0" t="inlineStr">
+        <is>
+          <t>výsadba zelene v obci</t>
+        </is>
+      </c>
+      <c r="C990" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D990" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E990" s="0" t="inlineStr">
+        <is>
+          <t>1700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F990" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G990" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="H990" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I990" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0105</t>
+        </is>
+      </c>
+    </row>
+    <row r="991" spans="1:10">
+      <c r="A991" s="0" t="inlineStr">
+        <is>
+          <t>2026-0106</t>
+        </is>
+      </c>
+      <c r="B991" s="0" t="inlineStr">
+        <is>
+          <t>grafické práce</t>
+        </is>
+      </c>
+      <c r="C991" s="0" t="inlineStr">
+        <is>
+          <t>Andrea Volfová</t>
+        </is>
+      </c>
+      <c r="D991" s="0" t="inlineStr">
+        <is>
+          <t>43541224</t>
+        </is>
+      </c>
+      <c r="E991" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F991" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G991" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="H991" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I991" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0106</t>
+        </is>
+      </c>
+    </row>
+    <row r="992" spans="1:10">
+      <c r="A992" s="0" t="inlineStr">
+        <is>
+          <t>2026-0107</t>
+        </is>
+      </c>
+      <c r="B992" s="0" t="inlineStr">
+        <is>
+          <t>mobilná kvitnúca zeleň</t>
+        </is>
+      </c>
+      <c r="C992" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D992" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E992" s="0" t="inlineStr">
+        <is>
+          <t>2700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F992" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G992" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="H992" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I992" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0107</t>
+        </is>
+      </c>
+    </row>
+    <row r="993" spans="1:10">
+      <c r="A993" s="0" t="inlineStr">
+        <is>
+          <t>2026-0108</t>
+        </is>
+      </c>
+      <c r="B993" s="0" t="inlineStr">
+        <is>
+          <t>pilčícky kurz</t>
+        </is>
+      </c>
+      <c r="C993" s="0" t="inlineStr">
+        <is>
+          <t>Kurzy pre ľudí s.r.o.</t>
+        </is>
+      </c>
+      <c r="D993" s="0" t="inlineStr">
+        <is>
+          <t>51692392</t>
+        </is>
+      </c>
+      <c r="E993" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F993" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G993" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="H993" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I993" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0108</t>
+        </is>
+      </c>
+    </row>
+    <row r="994" spans="1:10">
+      <c r="A994" s="0" t="inlineStr">
+        <is>
+          <t>2026-0109</t>
+        </is>
+      </c>
+      <c r="B994" s="0" t="inlineStr">
+        <is>
+          <t>revízie hasiacich prístrojov a hydrantov</t>
+        </is>
+      </c>
+      <c r="C994" s="0" t="inlineStr">
+        <is>
+          <t>Kováčik s.r.o.</t>
+        </is>
+      </c>
+      <c r="D994" s="0" t="inlineStr">
+        <is>
+          <t>34108629</t>
+        </is>
+      </c>
+      <c r="E994" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F994" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G994" s="0" t="inlineStr">
+        <is>
+          <t>08.06.2026</t>
+        </is>
+      </c>
+      <c r="H994" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I994" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0109</t>
+        </is>
+      </c>
+    </row>
+    <row r="995" spans="1:10">
+      <c r="A995" s="0" t="inlineStr">
+        <is>
+          <t>2026-0110</t>
+        </is>
+      </c>
+      <c r="B995" s="0" t="inlineStr">
+        <is>
+          <t>obradná sieň-záclony</t>
+        </is>
+      </c>
+      <c r="C995" s="0" t="inlineStr">
+        <is>
+          <t>Rebeka d-interiér s.r.o.</t>
+        </is>
+      </c>
+      <c r="D995" s="0" t="inlineStr">
+        <is>
+          <t>46398392</t>
+        </is>
+      </c>
+      <c r="E995" s="0" t="inlineStr">
+        <is>
+          <t>700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F995" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G995" s="0" t="inlineStr">
+        <is>
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="H995" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I995" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0110</t>
+        </is>
+      </c>
+    </row>
+    <row r="996" spans="1:10">
+      <c r="A996" s="0" t="inlineStr">
+        <is>
+          <t>2026-0111</t>
+        </is>
+      </c>
+      <c r="B996" s="0" t="inlineStr">
+        <is>
+          <t>kurz kvalifikácie vodičského oprávnenia skupiny C</t>
+        </is>
+      </c>
+      <c r="C996" s="0" t="inlineStr">
+        <is>
+          <t>Hanzel-HAL, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D996" s="0" t="inlineStr">
+        <is>
+          <t>47739967</t>
+        </is>
+      </c>
+      <c r="E996" s="0" t="inlineStr">
+        <is>
+          <t>1150 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F996" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G996" s="0" t="inlineStr">
+        <is>
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="H996" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I996" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0111</t>
+        </is>
+      </c>
+    </row>
+    <row r="997" spans="1:10">
+      <c r="A997" s="0" t="inlineStr">
+        <is>
+          <t>2026-0112</t>
+        </is>
+      </c>
+      <c r="B997" s="0" t="inlineStr">
+        <is>
+          <t>stoličky</t>
+        </is>
+      </c>
+      <c r="C997" s="0" t="inlineStr">
+        <is>
+          <t>KONDELA s.r.o.</t>
+        </is>
+      </c>
+      <c r="D997" s="0" t="inlineStr">
+        <is>
+          <t>36409154</t>
+        </is>
+      </c>
+      <c r="E997" s="0" t="inlineStr">
+        <is>
+          <t>3000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F997" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G997" s="0" t="inlineStr">
+        <is>
+          <t>10.06.2026</t>
+        </is>
+      </c>
+      <c r="H997" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I997" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0112</t>
+        </is>
+      </c>
+    </row>
+    <row r="998" spans="1:10">
+      <c r="A998" s="0" t="inlineStr">
+        <is>
+          <t>2026-0113</t>
+        </is>
+      </c>
+      <c r="B998" s="0" t="inlineStr">
+        <is>
+          <t>kúrenárske a vodoinštalačné práce</t>
+        </is>
+      </c>
+      <c r="C998" s="0" t="inlineStr">
+        <is>
+          <t>REKOS Partizánske, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D998" s="0" t="inlineStr">
+        <is>
+          <t>44616503</t>
+        </is>
+      </c>
+      <c r="E998" s="0" t="inlineStr">
+        <is>
+          <t>3200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F998" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G998" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H998" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I998" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0113</t>
+        </is>
+      </c>
+    </row>
+    <row r="999" spans="1:10">
+      <c r="A999" s="0" t="inlineStr">
+        <is>
+          <t>2026-0114</t>
+        </is>
+      </c>
+      <c r="B999" s="0" t="inlineStr">
+        <is>
+          <t>výmena dátového rozvádzača</t>
+        </is>
+      </c>
+      <c r="C999" s="0" t="inlineStr">
+        <is>
+          <t>Ján Drábik JD SERVIS</t>
+        </is>
+      </c>
+      <c r="D999" s="0" t="inlineStr">
+        <is>
+          <t>41054261</t>
+        </is>
+      </c>
+      <c r="E999" s="0" t="inlineStr">
+        <is>
+          <t>1300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F999" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G999" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H999" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I999" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0114</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000" spans="1:10">
+      <c r="A1000" s="0" t="inlineStr">
+        <is>
+          <t>2026-0115</t>
+        </is>
+      </c>
+      <c r="B1000" s="0" t="inlineStr">
+        <is>
+          <t>údržba obecných objektov</t>
+        </is>
+      </c>
+      <c r="C1000" s="0" t="inlineStr">
+        <is>
+          <t>STAPPERT Slovensko a.s.</t>
+        </is>
+      </c>
+      <c r="D1000" s="0" t="inlineStr">
+        <is>
+          <t>31623158</t>
+        </is>
+      </c>
+      <c r="E1000" s="0" t="inlineStr">
+        <is>
+          <t>500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1000" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1000" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H1000" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1000" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0115</t>
+        </is>
+      </c>
+    </row>
+    <row r="1001" spans="1:10">
+      <c r="A1001" s="0" t="inlineStr">
+        <is>
+          <t>2026-0116</t>
+        </is>
+      </c>
+      <c r="B1001" s="0" t="inlineStr">
+        <is>
+          <t>kávovár s príslušenstvom</t>
+        </is>
+      </c>
+      <c r="C1001" s="0" t="inlineStr">
+        <is>
+          <t>Renato s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1001" s="0" t="inlineStr">
+        <is>
+          <t>52348407</t>
+        </is>
+      </c>
+      <c r="E1001" s="0" t="inlineStr">
+        <is>
+          <t>1600 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1001" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1001" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H1001" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1001" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0116</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002" spans="1:10">
+      <c r="A1002" s="0" t="inlineStr">
+        <is>
+          <t>2026-0117</t>
+        </is>
+      </c>
+      <c r="B1002" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene v parkoch obce</t>
+        </is>
+      </c>
+      <c r="C1002" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D1002" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E1002" s="0" t="inlineStr">
+        <is>
+          <t>690 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1002" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1002" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H1002" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1002" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0117</t>
+        </is>
+      </c>
+    </row>
+    <row r="1003" spans="1:10">
+      <c r="A1003" s="0" t="inlineStr">
+        <is>
+          <t>2026-0118</t>
+        </is>
+      </c>
+      <c r="B1003" s="0" t="inlineStr">
+        <is>
+          <t>hudobné vystúpenie počas cyklistických pretekov</t>
+        </is>
+      </c>
+      <c r="C1003" s="0" t="inlineStr">
+        <is>
+          <t>Basic440 s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1003" s="0" t="inlineStr">
+        <is>
+          <t>45998370</t>
+        </is>
+      </c>
+      <c r="E1003" s="0" t="inlineStr">
+        <is>
+          <t>1370 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1003" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1003" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H1003" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1003" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0118</t>
+        </is>
+      </c>
+    </row>
+    <row r="1004" spans="1:10">
+      <c r="A1004" s="0" t="inlineStr">
+        <is>
+          <t>2026-0119</t>
+        </is>
+      </c>
+      <c r="B1004" s="0" t="inlineStr">
+        <is>
+          <t>cyklistické preteky-moderovanie a ozvučenie</t>
+        </is>
+      </c>
+      <c r="C1004" s="0" t="inlineStr">
+        <is>
+          <t>Ľuboš Dupkala</t>
+        </is>
+      </c>
+      <c r="D1004" s="0" t="inlineStr">
+        <is>
+          <t>46224874</t>
+        </is>
+      </c>
+      <c r="E1004" s="0" t="inlineStr">
+        <is>
+          <t>400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1004" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1004" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H1004" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1004" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0119</t>
+        </is>
+      </c>
+    </row>
+    <row r="1005" spans="1:10">
+      <c r="A1005" s="0" t="inlineStr">
+        <is>
+          <t>2026-0120</t>
+        </is>
+      </c>
+      <c r="B1005" s="0" t="inlineStr">
+        <is>
+          <t>KD Vieska-údržba parkovej úpravy</t>
+        </is>
+      </c>
+      <c r="C1005" s="0" t="inlineStr">
+        <is>
+          <t>Ing. Jozef Oprendek , záhradnik - projektant</t>
+        </is>
+      </c>
+      <c r="D1005" s="0" t="inlineStr">
+        <is>
+          <t>33979308</t>
+        </is>
+      </c>
+      <c r="E1005" s="0" t="inlineStr">
+        <is>
+          <t>600 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1005" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1005" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="H1005" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1005" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0120</t>
+        </is>
+      </c>
+    </row>
+    <row r="1006" spans="1:10">
+      <c r="A1006" s="0" t="inlineStr">
+        <is>
+          <t>2026-0121</t>
+        </is>
+      </c>
+      <c r="B1006" s="0" t="inlineStr">
+        <is>
+          <t>stavebný dozor "Obnova športového areálu v obci Bystričany"</t>
+        </is>
+      </c>
+      <c r="C1006" s="0" t="inlineStr">
+        <is>
+          <t>Bospod s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1006" s="0" t="inlineStr">
+        <is>
+          <t>52492575</t>
+        </is>
+      </c>
+      <c r="E1006" s="0" t="inlineStr">
+        <is>
+          <t>3700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1006" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1006" s="0" t="inlineStr">
+        <is>
+          <t>18.06.2026</t>
+        </is>
+      </c>
+      <c r="H1006" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1006" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0121</t>
+        </is>
+      </c>
+    </row>
+    <row r="1007" spans="1:10">
+      <c r="A1007" s="0" t="inlineStr">
+        <is>
+          <t>2026-0122</t>
+        </is>
+      </c>
+      <c r="B1007" s="0" t="inlineStr">
+        <is>
+          <t>servis APV miestne dane a poplatky</t>
+        </is>
+      </c>
+      <c r="C1007" s="0" t="inlineStr">
+        <is>
+          <t>Ferdinand Žigo</t>
+        </is>
+      </c>
+      <c r="D1007" s="0" t="inlineStr">
+        <is>
+          <t>37364090</t>
+        </is>
+      </c>
+      <c r="E1007" s="0" t="inlineStr">
+        <is>
+          <t>1300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1007" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1007" s="0" t="inlineStr">
+        <is>
+          <t>18.06.2026</t>
+        </is>
+      </c>
+      <c r="H1007" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1007" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0122</t>
+        </is>
+      </c>
+    </row>
+    <row r="1008" spans="1:10">
+      <c r="A1008" s="0" t="inlineStr">
+        <is>
+          <t>2026-0123</t>
+        </is>
+      </c>
+      <c r="B1008" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová-odborná prednáška</t>
+        </is>
+      </c>
+      <c r="C1008" s="0" t="inlineStr">
+        <is>
+          <t>Gacek s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1008" s="0" t="inlineStr">
+        <is>
+          <t>57531994</t>
+        </is>
+      </c>
+      <c r="E1008" s="0" t="inlineStr">
+        <is>
+          <t>400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1008" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1008" s="0" t="inlineStr">
+        <is>
+          <t>18.06.2026</t>
+        </is>
+      </c>
+      <c r="H1008" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1008" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0123</t>
+        </is>
+      </c>
+    </row>
+    <row r="1009" spans="1:10">
+      <c r="A1009" s="0" t="inlineStr">
+        <is>
+          <t>2026-0124</t>
+        </is>
+      </c>
+      <c r="B1009" s="0" t="inlineStr">
+        <is>
+          <t>plastové odpadové nádoby 120 L</t>
+        </is>
+      </c>
+      <c r="C1009" s="0" t="inlineStr">
+        <is>
+          <t>BINS s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1009" s="0" t="inlineStr">
+        <is>
+          <t>45510393</t>
+        </is>
+      </c>
+      <c r="E1009" s="0" t="inlineStr">
+        <is>
+          <t>1500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1009" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1009" s="0" t="inlineStr">
+        <is>
+          <t>19.06.2026</t>
+        </is>
+      </c>
+      <c r="H1009" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1009" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0124</t>
+        </is>
+      </c>
+    </row>
+    <row r="1010" spans="1:10">
+      <c r="A1010" s="0" t="inlineStr">
+        <is>
+          <t>2026-0125</t>
+        </is>
+      </c>
+      <c r="B1010" s="0" t="inlineStr">
+        <is>
+          <t>kultúrne podujatie 20.06.2026</t>
+        </is>
+      </c>
+      <c r="C1010" s="0" t="inlineStr">
+        <is>
+          <t>Unique Creative s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1010" s="0" t="inlineStr">
+        <is>
+          <t>57411832</t>
+        </is>
+      </c>
+      <c r="E1010" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1010" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1010" s="0" t="inlineStr">
+        <is>
+          <t>19.06.2026</t>
+        </is>
+      </c>
+      <c r="H1010" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1010" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0125</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011" spans="1:10">
+      <c r="A1011" s="0" t="inlineStr">
+        <is>
+          <t>2026-0126</t>
+        </is>
+      </c>
+      <c r="B1011" s="0" t="inlineStr">
+        <is>
+          <t>Referendum 2026-úprava tlače oznámenie pre voličov</t>
+        </is>
+      </c>
+      <c r="C1011" s="0" t="inlineStr">
+        <is>
+          <t>Ferdinand Žigo</t>
+        </is>
+      </c>
+      <c r="D1011" s="0" t="inlineStr">
+        <is>
+          <t>37364090</t>
+        </is>
+      </c>
+      <c r="E1011" s="0" t="inlineStr">
+        <is>
+          <t>70 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1011" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1011" s="0" t="inlineStr">
+        <is>
+          <t>19.06.2026</t>
+        </is>
+      </c>
+      <c r="H1011" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1011" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0126</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012" spans="1:10">
+      <c r="A1012" s="0" t="inlineStr">
+        <is>
+          <t>2026-0127</t>
+        </is>
+      </c>
+      <c r="B1012" s="0" t="inlineStr">
+        <is>
+          <t>tabuľa-erb TSK</t>
+        </is>
+      </c>
+      <c r="C1012" s="0" t="inlineStr">
+        <is>
+          <t>Branislav Ličko, BM Studio</t>
+        </is>
+      </c>
+      <c r="D1012" s="0" t="inlineStr">
+        <is>
+          <t>43508014</t>
+        </is>
+      </c>
+      <c r="E1012" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1012" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1012" s="0" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="H1012" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1012" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0127</t>
+        </is>
+      </c>
+    </row>
+    <row r="1013" spans="1:10">
+      <c r="A1013" s="0" t="inlineStr">
+        <is>
+          <t>2026-0128</t>
+        </is>
+      </c>
+      <c r="B1013" s="0" t="inlineStr">
+        <is>
+          <t>Zadržiavanie dažďov.vody v obci Bystričany-následné monitor.správy</t>
+        </is>
+      </c>
+      <c r="C1013" s="0" t="inlineStr">
+        <is>
+          <t>MANOS CONSULTING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1013" s="0" t="inlineStr">
+        <is>
+          <t>46041915</t>
+        </is>
+      </c>
+      <c r="E1013" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1013" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1013" s="0" t="inlineStr">
+        <is>
+          <t>22.06.2026</t>
+        </is>
+      </c>
+      <c r="H1013" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1013" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0128</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014" spans="1:10">
+      <c r="A1014" s="0" t="inlineStr">
+        <is>
+          <t>2026-0129</t>
+        </is>
+      </c>
+      <c r="B1014" s="0" t="inlineStr">
+        <is>
+          <t>Zadržiavanie dažďov.vody v intraviláne obce Bystričany-následné monitor.správy</t>
+        </is>
+      </c>
+      <c r="C1014" s="0" t="inlineStr">
+        <is>
+          <t>MANOS CONSULTING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1014" s="0" t="inlineStr">
+        <is>
+          <t>46041915</t>
+        </is>
+      </c>
+      <c r="E1014" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1014" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1014" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="H1014" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1014" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0129</t>
+        </is>
+      </c>
+    </row>
+    <row r="1015" spans="1:10">
+      <c r="A1015" s="0" t="inlineStr">
+        <is>
+          <t>2026-0130</t>
+        </is>
+      </c>
+      <c r="B1015" s="0" t="inlineStr">
+        <is>
+          <t>vodorovné dopravné značenie</t>
+        </is>
+      </c>
+      <c r="C1015" s="0" t="inlineStr">
+        <is>
+          <t>značenie.sk, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1015" s="0" t="inlineStr">
+        <is>
+          <t>50577557</t>
+        </is>
+      </c>
+      <c r="E1015" s="0" t="inlineStr">
+        <is>
+          <t>2900 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1015" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1015" s="0" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="H1015" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1015" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0130</t>
+        </is>
+      </c>
+    </row>
+    <row r="1016" spans="1:10">
+      <c r="A1016" s="0" t="inlineStr">
+        <is>
+          <t>2026-0131</t>
+        </is>
+      </c>
+      <c r="B1016" s="0" t="inlineStr">
+        <is>
+          <t>geotextília</t>
+        </is>
+      </c>
+      <c r="C1016" s="0" t="inlineStr">
+        <is>
+          <t>Uhoľné sklady, a.s.</t>
+        </is>
+      </c>
+      <c r="D1016" s="0" t="inlineStr">
+        <is>
+          <t>31560288</t>
+        </is>
+      </c>
+      <c r="E1016" s="0" t="inlineStr">
+        <is>
+          <t>390 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1016" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1016" s="0" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="H1016" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1016" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0131</t>
+        </is>
+      </c>
+    </row>
+    <row r="1017" spans="1:10">
+      <c r="A1017" s="0" t="inlineStr">
+        <is>
+          <t>2026-0132</t>
+        </is>
+      </c>
+      <c r="B1017" s="0" t="inlineStr">
+        <is>
+          <t>hudobná produkcia-párty leto v Chalmovej</t>
+        </is>
+      </c>
+      <c r="C1017" s="0" t="inlineStr">
+        <is>
+          <t>Ing. Ján Mešina</t>
+        </is>
+      </c>
+      <c r="D1017" s="0" t="inlineStr">
+        <is>
+          <t>48002020</t>
+        </is>
+      </c>
+      <c r="E1017" s="0" t="inlineStr">
+        <is>
+          <t>450 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1017" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1017" s="0" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="H1017" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1017" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0132</t>
+        </is>
+      </c>
+    </row>
+    <row r="1018" spans="1:10">
+      <c r="A1018" s="0" t="inlineStr">
+        <is>
+          <t>2026-0133</t>
+        </is>
+      </c>
+      <c r="B1018" s="0" t="inlineStr">
+        <is>
+          <t>aqua zumba-párty leto v Chalmovej</t>
+        </is>
+      </c>
+      <c r="C1018" s="0" t="inlineStr">
+        <is>
+          <t>Irena Sombatyová</t>
+        </is>
+      </c>
+      <c r="D1018" s="0" t="inlineStr">
+        <is>
+          <t>46086293</t>
+        </is>
+      </c>
+      <c r="E1018" s="0" t="inlineStr">
+        <is>
+          <t>180 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1018" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1018" s="0" t="inlineStr">
+        <is>
+          <t>24.06.2026</t>
+        </is>
+      </c>
+      <c r="H1018" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1018" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0133</t>
+        </is>
+      </c>
+    </row>
+    <row r="1019" spans="1:10">
+      <c r="A1019" s="0" t="inlineStr">
+        <is>
+          <t>2026-0134</t>
+        </is>
+      </c>
+      <c r="B1019" s="0" t="inlineStr">
+        <is>
+          <t>elektronické stavovacie poukážky 7/2026</t>
+        </is>
+      </c>
+      <c r="C1019" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1019" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="E1019" s="0" t="inlineStr">
+        <is>
+          <t>2400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1019" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1019" s="0" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="H1019" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1019" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0134</t>
+        </is>
+      </c>
+    </row>
+    <row r="1020" spans="1:10">
+      <c r="A1020" s="0" t="inlineStr">
+        <is>
+          <t>2026-0135</t>
+        </is>
+      </c>
+      <c r="B1020" s="0" t="inlineStr">
+        <is>
+          <t>zhodnotenie drevnej hmoty</t>
+        </is>
+      </c>
+      <c r="C1020" s="0" t="inlineStr">
+        <is>
+          <t>Atak Slovakia plus s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1020" s="0" t="inlineStr">
+        <is>
+          <t>55110461</t>
+        </is>
+      </c>
+      <c r="E1020" s="0" t="inlineStr">
+        <is>
+          <t>1200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1020" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1020" s="0" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="H1020" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1020" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0135</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021" spans="1:10">
+      <c r="A1021" s="0" t="inlineStr">
+        <is>
+          <t>2026-0136</t>
+        </is>
+      </c>
+      <c r="B1021" s="0" t="inlineStr">
+        <is>
+          <t>materiál-kosenie verejných priestranstiev</t>
+        </is>
+      </c>
+      <c r="C1021" s="0" t="inlineStr">
+        <is>
+          <t>URBIS - predaj a servis, s. r. o.</t>
+        </is>
+      </c>
+      <c r="D1021" s="0" t="inlineStr">
+        <is>
+          <t>45972915</t>
+        </is>
+      </c>
+      <c r="E1021" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1021" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1021" s="0" t="inlineStr">
+        <is>
+          <t>30.06.2026</t>
+        </is>
+      </c>
+      <c r="H1021" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1021" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0136</t>
+        </is>
+      </c>
+    </row>
+    <row r="1022" spans="1:10">
+      <c r="A1022" s="0" t="inlineStr">
+        <is>
+          <t>2026-0137</t>
+        </is>
+      </c>
+      <c r="B1022" s="0" t="inlineStr">
+        <is>
+          <t>technické zabezpečenie kultúrno-športových podujatí</t>
+        </is>
+      </c>
+      <c r="C1022" s="0" t="inlineStr">
+        <is>
+          <t>LS Sound Light s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1022" s="0" t="inlineStr">
+        <is>
+          <t>57350361</t>
+        </is>
+      </c>
+      <c r="E1022" s="0" t="inlineStr">
+        <is>
+          <t>1500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1022" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1022" s="0" t="inlineStr">
+        <is>
+          <t>30.06.2026</t>
+        </is>
+      </c>
+      <c r="H1022" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1022" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0137</t>
+        </is>
+      </c>
+    </row>
+    <row r="1023" spans="1:10">
+      <c r="A1023" s="0" t="inlineStr">
+        <is>
+          <t>2026-0138</t>
+        </is>
+      </c>
+      <c r="B1023" s="0" t="inlineStr">
+        <is>
+          <t>údrža dverného vrátnika</t>
+        </is>
+      </c>
+      <c r="C1023" s="0" t="inlineStr">
+        <is>
+          <t>C O M T E L , spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D1023" s="0" t="inlineStr">
+        <is>
+          <t>00616729</t>
+        </is>
+      </c>
+      <c r="E1023" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1023" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1023" s="0" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="H1023" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1023" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0138</t>
+        </is>
+      </c>
+    </row>
+    <row r="1024" spans="1:10">
+      <c r="A1024" s="0" t="inlineStr">
+        <is>
+          <t>2026-0139</t>
+        </is>
+      </c>
+      <c r="B1024" s="0" t="inlineStr">
+        <is>
+          <t>klub dôchodcov-montáž expanznej nádrže</t>
+        </is>
+      </c>
+      <c r="C1024" s="0" t="inlineStr">
+        <is>
+          <t>Roman Lehotkai</t>
+        </is>
+      </c>
+      <c r="D1024" s="0" t="inlineStr">
+        <is>
+          <t>46373209</t>
+        </is>
+      </c>
+      <c r="E1024" s="0" t="inlineStr">
+        <is>
+          <t>150 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1024" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1024" s="0" t="inlineStr">
+        <is>
+          <t>02.07.2026</t>
+        </is>
+      </c>
+      <c r="H1024" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1024" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0139</t>
+        </is>
+      </c>
+    </row>
+    <row r="1025" spans="1:10">
+      <c r="A1025" s="0" t="inlineStr">
+        <is>
+          <t>2026-0140</t>
+        </is>
+      </c>
+      <c r="B1025" s="0" t="inlineStr">
+        <is>
+          <t>Kultúrny dom Bystričany-obrusy</t>
+        </is>
+      </c>
+      <c r="C1025" s="0" t="inlineStr">
+        <is>
+          <t>Tibor Farkaš - BELIVIE</t>
+        </is>
+      </c>
+      <c r="D1025" s="0" t="inlineStr">
+        <is>
+          <t>30372704</t>
+        </is>
+      </c>
+      <c r="E1025" s="0" t="inlineStr">
+        <is>
+          <t>320 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1025" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1025" s="0" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="H1025" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1025" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0140</t>
+        </is>
+      </c>
+    </row>
+    <row r="1026" spans="1:10">
+      <c r="A1026" s="0" t="inlineStr">
+        <is>
+          <t>2026-0141</t>
+        </is>
+      </c>
+      <c r="B1026" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-občerstvenie pre hostí</t>
+        </is>
+      </c>
+      <c r="C1026" s="0" t="inlineStr">
+        <is>
+          <t>Slovenský zväz záhradkárov, ZO Bystričany, Emil Pastierik</t>
+        </is>
+      </c>
+      <c r="D1026" s="0" t="inlineStr">
+        <is>
+          <t>00178152</t>
+        </is>
+      </c>
+      <c r="E1026" s="0" t="inlineStr">
+        <is>
+          <t>260 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1026" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1026" s="0" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="H1026" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1026" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0141</t>
+        </is>
+      </c>
+    </row>
+    <row r="1027" spans="1:10">
+      <c r="A1027" s="0" t="inlineStr">
+        <is>
+          <t>2026-0142</t>
+        </is>
+      </c>
+      <c r="B1027" s="0" t="inlineStr">
+        <is>
+          <t>Zberný dvor-stavebný/technický dozor</t>
+        </is>
+      </c>
+      <c r="C1027" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1027" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="E1027" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1027" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1027" s="0" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="H1027" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1027" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0142</t>
+        </is>
+      </c>
+    </row>
+    <row r="1028" spans="1:10">
+      <c r="A1028" s="0" t="inlineStr">
+        <is>
+          <t>2026-0143</t>
+        </is>
+      </c>
+      <c r="B1028" s="0" t="inlineStr">
+        <is>
+          <t>ocenenia "Bystričiansky štvorlístok"</t>
+        </is>
+      </c>
+      <c r="C1028" s="0" t="inlineStr">
+        <is>
+          <t>Sklovakia, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1028" s="0" t="inlineStr">
+        <is>
+          <t>36343617</t>
+        </is>
+      </c>
+      <c r="E1028" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1028" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1028" s="0" t="inlineStr">
+        <is>
+          <t>14.07.2026</t>
+        </is>
+      </c>
+      <c r="H1028" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1028" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0143</t>
+        </is>
+      </c>
+    </row>
+    <row r="1029" spans="1:10">
+      <c r="A1029" s="0" t="inlineStr">
+        <is>
+          <t>2026-0144</t>
+        </is>
+      </c>
+      <c r="B1029" s="0" t="inlineStr">
+        <is>
+          <t>ČOV-metrologické overenie a kalibrácia</t>
+        </is>
+      </c>
+      <c r="C1029" s="0" t="inlineStr">
+        <is>
+          <t>B-HYDROSERViS s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1029" s="0" t="inlineStr">
+        <is>
+          <t>36845809</t>
+        </is>
+      </c>
+      <c r="E1029" s="0" t="inlineStr">
+        <is>
+          <t>900 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1029" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1029" s="0" t="inlineStr">
+        <is>
+          <t>15.07.2026</t>
+        </is>
+      </c>
+      <c r="H1029" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1029" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0144</t>
+        </is>
+      </c>
+    </row>
+    <row r="1030" spans="1:10">
+      <c r="A1030" s="0" t="inlineStr">
+        <is>
+          <t>2026-0145</t>
+        </is>
+      </c>
+      <c r="B1030" s="0" t="inlineStr">
+        <is>
+          <t>príslušenstvo: traktor kubota a mulčovacie zariadenie</t>
+        </is>
+      </c>
+      <c r="C1030" s="0" t="inlineStr">
+        <is>
+          <t>Marián Šupa</t>
+        </is>
+      </c>
+      <c r="D1030" s="0" t="inlineStr">
+        <is>
+          <t>11906022</t>
+        </is>
+      </c>
+      <c r="E1030" s="0" t="inlineStr">
+        <is>
+          <t>5700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1030" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1030" s="0" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="H1030" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1030" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0145</t>
+        </is>
+      </c>
+    </row>
+    <row r="1031" spans="1:10">
+      <c r="A1031" s="0" t="inlineStr">
+        <is>
+          <t>2026-0146</t>
+        </is>
+      </c>
+      <c r="B1031" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-reprezentačné výdavky</t>
+        </is>
+      </c>
+      <c r="C1031" s="0" t="inlineStr">
+        <is>
+          <t>Radovan Páleš - VANEŠ</t>
+        </is>
+      </c>
+      <c r="D1031" s="0" t="inlineStr">
+        <is>
+          <t>35382431</t>
+        </is>
+      </c>
+      <c r="E1031" s="0" t="inlineStr">
+        <is>
+          <t>1800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1031" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1031" s="0" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="H1031" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1031" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0146</t>
+        </is>
+      </c>
+    </row>
+    <row r="1032" spans="1:10">
+      <c r="A1032" s="0" t="inlineStr">
+        <is>
+          <t>2026-0147</t>
+        </is>
+      </c>
+      <c r="B1032" s="0" t="inlineStr">
+        <is>
+          <t>DHZ-špeciálny materiál</t>
+        </is>
+      </c>
+      <c r="C1032" s="0" t="inlineStr">
+        <is>
+          <t>FLORIAN, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1032" s="0" t="inlineStr">
+        <is>
+          <t>36427969</t>
+        </is>
+      </c>
+      <c r="E1032" s="0" t="inlineStr">
+        <is>
+          <t>2000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1032" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1032" s="0" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="H1032" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1032" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0147</t>
+        </is>
+      </c>
+    </row>
+    <row r="1033" spans="1:10">
+      <c r="A1033" s="0" t="inlineStr">
+        <is>
+          <t>2026-0148</t>
+        </is>
+      </c>
+      <c r="B1033" s="0" t="inlineStr">
+        <is>
+          <t>kultúrne podujatie 17.07.2026</t>
+        </is>
+      </c>
+      <c r="C1033" s="0" t="inlineStr">
+        <is>
+          <t>Unique Creative s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1033" s="0" t="inlineStr">
+        <is>
+          <t>57411832</t>
+        </is>
+      </c>
+      <c r="E1033" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1033" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1033" s="0" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="H1033" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1033" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0148</t>
+        </is>
+      </c>
+    </row>
+    <row r="1034" spans="1:10">
+      <c r="A1034" s="0" t="inlineStr">
+        <is>
+          <t>2026-0149</t>
+        </is>
+      </c>
+      <c r="B1034" s="0" t="inlineStr">
+        <is>
+          <t>prepravné-púť v Chalmovej</t>
+        </is>
+      </c>
+      <c r="C1034" s="0" t="inlineStr">
+        <is>
+          <t>Obec Zemianske Kostoľany</t>
+        </is>
+      </c>
+      <c r="D1034" s="0" t="inlineStr">
+        <is>
+          <t>00651001</t>
+        </is>
+      </c>
+      <c r="E1034" s="0" t="inlineStr">
+        <is>
+          <t>150 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1034" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1034" s="0" t="inlineStr">
+        <is>
+          <t>20.07.2026</t>
+        </is>
+      </c>
+      <c r="H1034" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1034" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0149</t>
+        </is>
+      </c>
+    </row>
+    <row r="1035" spans="1:10">
+      <c r="A1035" s="0" t="inlineStr">
+        <is>
+          <t>2026-0150</t>
+        </is>
+      </c>
+      <c r="B1035" s="0" t="inlineStr">
+        <is>
+          <t>zabezpečenie VO projektu "Zvyšovanie energetickej hospodárnosti verejnej budovy v obci Bystričany"</t>
+        </is>
+      </c>
+      <c r="C1035" s="0" t="inlineStr">
+        <is>
+          <t>Rhodium 1 s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1035" s="0" t="inlineStr">
+        <is>
+          <t>51879344</t>
+        </is>
+      </c>
+      <c r="E1035" s="0" t="inlineStr">
+        <is>
+          <t>9500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1035" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1035" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="H1035" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I1035" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0150</t>
+        </is>
+      </c>
+    </row>
+    <row r="1036" spans="1:10">
+      <c r="A1036" s="0" t="inlineStr">
+        <is>
+          <t>2026-0152</t>
+        </is>
+      </c>
+      <c r="B1036" s="0" t="inlineStr">
+        <is>
+          <t>ul. Hlboká-osadenie cestných žľabov</t>
+        </is>
+      </c>
+      <c r="C1036" s="0" t="inlineStr">
+        <is>
+          <t>HEBAU, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1036" s="0" t="inlineStr">
+        <is>
+          <t>52590062</t>
+        </is>
+      </c>
+      <c r="E1036" s="0" t="inlineStr">
+        <is>
+          <t>5500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1036" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1036" s="0" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="H1036" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1036" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0152</t>
+        </is>
+      </c>
+    </row>
+    <row r="1037" spans="1:10">
+      <c r="A1037" s="0" t="inlineStr">
+        <is>
+          <t>2026-0153</t>
+        </is>
+      </c>
+      <c r="B1037" s="0" t="inlineStr">
+        <is>
+          <t>montáž zábradlia-ul.Dlhá</t>
+        </is>
+      </c>
+      <c r="C1037" s="0" t="inlineStr">
+        <is>
+          <t>HEBAU, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1037" s="0" t="inlineStr">
+        <is>
+          <t>52590062</t>
+        </is>
+      </c>
+      <c r="E1037" s="0" t="inlineStr">
+        <is>
+          <t>8400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1037" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1037" s="0" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="H1037" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1037" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0153</t>
+        </is>
+      </c>
+    </row>
+    <row r="1038" spans="1:10">
+      <c r="A1038" s="0" t="inlineStr">
+        <is>
+          <t>2026-0154</t>
+        </is>
+      </c>
+      <c r="B1038" s="0" t="inlineStr">
+        <is>
+          <t>materiál-oprava obecných objektov</t>
+        </is>
+      </c>
+      <c r="C1038" s="0" t="inlineStr">
+        <is>
+          <t>Michal Kurbel-Kovomk</t>
+        </is>
+      </c>
+      <c r="D1038" s="0" t="inlineStr">
+        <is>
+          <t>43246508</t>
+        </is>
+      </c>
+      <c r="E1038" s="0" t="inlineStr">
+        <is>
+          <t>2000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1038" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1038" s="0" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="H1038" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1038" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0154</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039" spans="1:10">
+      <c r="A1039" s="0" t="inlineStr">
+        <is>
+          <t>2026-0155</t>
+        </is>
+      </c>
+      <c r="B1039" s="0" t="inlineStr">
+        <is>
+          <t>elektronické stavovacie poukážky 8/2026</t>
+        </is>
+      </c>
+      <c r="C1039" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1039" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="E1039" s="0" t="inlineStr">
+        <is>
+          <t>2400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1039" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1039" s="0" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="H1039" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1039" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0155</t>
+        </is>
+      </c>
+    </row>
+    <row r="1040" spans="1:10">
+      <c r="A1040" s="0" t="inlineStr">
+        <is>
+          <t>2026-0156</t>
+        </is>
+      </c>
+      <c r="B1040" s="0" t="inlineStr">
+        <is>
+          <t>Deň obce Bystričany-mobilné WC</t>
+        </is>
+      </c>
+      <c r="C1040" s="0" t="inlineStr">
+        <is>
+          <t>Sanita a technika, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1040" s="0" t="inlineStr">
+        <is>
+          <t>46461388</t>
+        </is>
+      </c>
+      <c r="E1040" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1040" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1040" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1040" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1040" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0156</t>
+        </is>
+      </c>
+    </row>
+    <row r="1041" spans="1:10">
+      <c r="A1041" s="0" t="inlineStr">
+        <is>
+          <t>2026-0157</t>
+        </is>
+      </c>
+      <c r="B1041" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová ožíva-mobilné WC</t>
+        </is>
+      </c>
+      <c r="C1041" s="0" t="inlineStr">
+        <is>
+          <t>Sanita a technika, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1041" s="0" t="inlineStr">
+        <is>
+          <t>46461388</t>
+        </is>
+      </c>
+      <c r="E1041" s="0" t="inlineStr">
+        <is>
+          <t>700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1041" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1041" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1041" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1041" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0157</t>
+        </is>
+      </c>
+    </row>
+    <row r="1042" spans="1:10">
+      <c r="A1042" s="0" t="inlineStr">
+        <is>
+          <t>2026-0158</t>
+        </is>
+      </c>
+      <c r="B1042" s="0" t="inlineStr">
+        <is>
+          <t>Deň obce-hudobné vystúpenie Majselfa</t>
+        </is>
+      </c>
+      <c r="C1042" s="0" t="inlineStr">
+        <is>
+          <t>Majselfandfriends s. r. o.</t>
+        </is>
+      </c>
+      <c r="D1042" s="0" t="inlineStr">
+        <is>
+          <t>57745005</t>
+        </is>
+      </c>
+      <c r="E1042" s="0" t="inlineStr">
+        <is>
+          <t>3120 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1042" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1042" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1042" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1042" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0158</t>
+        </is>
+      </c>
+    </row>
+    <row r="1043" spans="1:10">
+      <c r="A1043" s="0" t="inlineStr">
+        <is>
+          <t>2026-0159</t>
+        </is>
+      </c>
+      <c r="B1043" s="0" t="inlineStr">
+        <is>
+          <t>hudobné vystúpenie-Kaštieľ v Chalmovej ožíva</t>
+        </is>
+      </c>
+      <c r="C1043" s="0" t="inlineStr">
+        <is>
+          <t>Carlito s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1043" s="0" t="inlineStr">
+        <is>
+          <t>55841210</t>
+        </is>
+      </c>
+      <c r="E1043" s="0" t="inlineStr">
+        <is>
+          <t>3120 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1043" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1043" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1043" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1043" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0159</t>
+        </is>
+      </c>
+    </row>
+    <row r="1044" spans="1:10">
+      <c r="A1044" s="0" t="inlineStr">
+        <is>
+          <t>2026-0160</t>
+        </is>
+      </c>
+      <c r="B1044" s="0" t="inlineStr">
+        <is>
+          <t>obedy pre dôchodcov II.polrok 2026</t>
+        </is>
+      </c>
+      <c r="C1044" s="0" t="inlineStr">
+        <is>
+          <t>JG&amp;MP group s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1044" s="0" t="inlineStr">
+        <is>
+          <t>56162227</t>
+        </is>
+      </c>
+      <c r="E1044" s="0" t="inlineStr">
+        <is>
+          <t>2000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1044" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1044" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1044" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1044" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0160</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045" spans="1:10">
+      <c r="A1045" s="0" t="inlineStr">
+        <is>
+          <t>2026-0161</t>
+        </is>
+      </c>
+      <c r="B1045" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-vodná hmla</t>
+        </is>
+      </c>
+      <c r="C1045" s="0" t="inlineStr">
+        <is>
+          <t>Zaparkorun s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1045" s="0" t="inlineStr">
+        <is>
+          <t>04926889</t>
+        </is>
+      </c>
+      <c r="E1045" s="0" t="inlineStr">
+        <is>
+          <t>17 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1045" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1045" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1045" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1045" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0161</t>
+        </is>
+      </c>
+    </row>
+    <row r="1046" spans="1:10">
+      <c r="A1046" s="0" t="inlineStr">
+        <is>
+          <t>2026-0162</t>
+        </is>
+      </c>
+      <c r="B1046" s="0" t="inlineStr">
+        <is>
+          <t>DHZ-špeciálny materiál</t>
+        </is>
+      </c>
+      <c r="C1046" s="0" t="inlineStr">
+        <is>
+          <t>ProIZS SK s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1046" s="0" t="inlineStr">
+        <is>
+          <t>52287491</t>
+        </is>
+      </c>
+      <c r="E1046" s="0" t="inlineStr">
+        <is>
+          <t>5000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1046" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1046" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1046" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1046" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0162</t>
+        </is>
+      </c>
+    </row>
+    <row r="1047" spans="1:10">
+      <c r="A1047" s="0" t="inlineStr">
+        <is>
+          <t>2026-0163</t>
+        </is>
+      </c>
+      <c r="B1047" s="0" t="inlineStr">
+        <is>
+          <t>spracovanie odborného posudku</t>
+        </is>
+      </c>
+      <c r="C1047" s="0" t="inlineStr">
+        <is>
+          <t>Štátna ochrana prírody SR</t>
+        </is>
+      </c>
+      <c r="D1047" s="0" t="inlineStr">
+        <is>
+          <t>17058520</t>
+        </is>
+      </c>
+      <c r="E1047" s="0" t="inlineStr">
+        <is>
+          <t>130 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1047" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1047" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1047" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1047" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0163</t>
+        </is>
+      </c>
+    </row>
+    <row r="1048" spans="1:10">
+      <c r="A1048" s="0" t="inlineStr">
+        <is>
+          <t>2026-0164</t>
+        </is>
+      </c>
+      <c r="B1048" s="0" t="inlineStr">
+        <is>
+          <t>Bystričiansky okruh-inžiniering stavby</t>
+        </is>
+      </c>
+      <c r="C1048" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1048" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="E1048" s="0" t="inlineStr">
+        <is>
+          <t>400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1048" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1048" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1048" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1048" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0164</t>
+        </is>
+      </c>
+    </row>
+    <row r="1049" spans="1:10">
+      <c r="A1049" s="0" t="inlineStr">
+        <is>
+          <t>2026-0165</t>
+        </is>
+      </c>
+      <c r="B1049" s="0" t="inlineStr">
+        <is>
+          <t>občerstvenie-kultúrne leto v Chalmovej</t>
+        </is>
+      </c>
+      <c r="C1049" s="0" t="inlineStr">
+        <is>
+          <t>Termal Chalmová-Bystričany, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1049" s="0" t="inlineStr">
+        <is>
+          <t>36002232</t>
+        </is>
+      </c>
+      <c r="E1049" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1049" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1049" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="H1049" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1049" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0165</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050" spans="1:10">
+      <c r="A1050" s="0" t="inlineStr">
+        <is>
+          <t>2026-0166</t>
+        </is>
+      </c>
+      <c r="B1050" s="0" t="inlineStr">
+        <is>
+          <t>vystúpenie pre deti-Kaštieľ v Chalmovej ožíva</t>
+        </is>
+      </c>
+      <c r="C1050" s="0" t="inlineStr">
+        <is>
+          <t>Slížo s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1050" s="0" t="inlineStr">
+        <is>
+          <t>48174670</t>
+        </is>
+      </c>
+      <c r="E1050" s="0" t="inlineStr">
+        <is>
+          <t>700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1050" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1050" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1050" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1050" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0166</t>
+        </is>
+      </c>
+    </row>
+    <row r="1051" spans="1:10">
+      <c r="A1051" s="0" t="inlineStr">
+        <is>
+          <t>2026-0167</t>
+        </is>
+      </c>
+      <c r="B1051" s="0" t="inlineStr">
+        <is>
+          <t>hudobné vystúpenie-Kaštieľ v Chalmovej ožíva</t>
+        </is>
+      </c>
+      <c r="C1051" s="0" t="inlineStr">
+        <is>
+          <t>Stay Tuned</t>
+        </is>
+      </c>
+      <c r="D1051" s="0" t="inlineStr">
+        <is>
+          <t>50603507</t>
+        </is>
+      </c>
+      <c r="E1051" s="0" t="inlineStr">
+        <is>
+          <t>650 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1051" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1051" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1051" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1051" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0167</t>
+        </is>
+      </c>
+    </row>
+    <row r="1052" spans="1:10">
+      <c r="A1052" s="0" t="inlineStr">
+        <is>
+          <t>2026-0168</t>
+        </is>
+      </c>
+      <c r="B1052" s="0" t="inlineStr">
+        <is>
+          <t>ohňová show, fotenie s dravcami-Kaštieľ v Chalmovej ožíva</t>
+        </is>
+      </c>
+      <c r="C1052" s="0" t="inlineStr">
+        <is>
+          <t>Sokoliarska skupina Hieraaetus z Bojníc, o.z.</t>
+        </is>
+      </c>
+      <c r="D1052" s="0" t="inlineStr">
+        <is>
+          <t>34059661</t>
+        </is>
+      </c>
+      <c r="E1052" s="0" t="inlineStr">
+        <is>
+          <t>1100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1052" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1052" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1052" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1052" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0168</t>
+        </is>
+      </c>
+    </row>
+    <row r="1053" spans="1:10">
+      <c r="A1053" s="0" t="inlineStr">
+        <is>
+          <t>2026-0169</t>
+        </is>
+      </c>
+      <c r="B1053" s="0" t="inlineStr">
+        <is>
+          <t>Deň obce-hudobné vystúpenie ANIMA</t>
+        </is>
+      </c>
+      <c r="C1053" s="0" t="inlineStr">
+        <is>
+          <t>Dychová hudba VTÁČNIK</t>
+        </is>
+      </c>
+      <c r="D1053" s="0" t="inlineStr">
+        <is>
+          <t>42139660</t>
+        </is>
+      </c>
+      <c r="E1053" s="0" t="inlineStr">
+        <is>
+          <t>350 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1053" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1053" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1053" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1053" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0169</t>
+        </is>
+      </c>
+    </row>
+    <row r="1054" spans="1:10">
+      <c r="A1054" s="0" t="inlineStr">
+        <is>
+          <t>2026-0170</t>
+        </is>
+      </c>
+      <c r="B1054" s="0" t="inlineStr">
+        <is>
+          <t>Deň obce-moderovanie podujatia</t>
+        </is>
+      </c>
+      <c r="C1054" s="0" t="inlineStr">
+        <is>
+          <t>FEST agency &amp; media, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1054" s="0" t="inlineStr">
+        <is>
+          <t>45471584</t>
+        </is>
+      </c>
+      <c r="E1054" s="0" t="inlineStr">
+        <is>
+          <t>350 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1054" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1054" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1054" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1054" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0170</t>
+        </is>
+      </c>
+    </row>
+    <row r="1055" spans="1:10">
+      <c r="A1055" s="0" t="inlineStr">
+        <is>
+          <t>2026-0171</t>
+        </is>
+      </c>
+      <c r="B1055" s="0" t="inlineStr">
+        <is>
+          <t>Výstup na Vtáčnik-autobus</t>
+        </is>
+      </c>
+      <c r="C1055" s="0" t="inlineStr">
+        <is>
+          <t>DPP Briatka, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1055" s="0" t="inlineStr">
+        <is>
+          <t>47127716</t>
+        </is>
+      </c>
+      <c r="E1055" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1055" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1055" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1055" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1055" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0171</t>
+        </is>
+      </c>
+    </row>
+    <row r="1056" spans="1:10">
+      <c r="A1056" s="0" t="inlineStr">
+        <is>
+          <t>2026-0172</t>
+        </is>
+      </c>
+      <c r="B1056" s="0" t="inlineStr">
+        <is>
+          <t>Dom smútku-oprava strechy</t>
+        </is>
+      </c>
+      <c r="C1056" s="0" t="inlineStr">
+        <is>
+          <t>RM strechy, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1056" s="0" t="inlineStr">
+        <is>
+          <t>47033258</t>
+        </is>
+      </c>
+      <c r="E1056" s="0" t="inlineStr">
+        <is>
+          <t>3390 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1056" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1056" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1056" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1056" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0172</t>
+        </is>
+      </c>
+    </row>
+    <row r="1057" spans="1:10">
+      <c r="A1057" s="0" t="inlineStr">
+        <is>
+          <t>2026-0173</t>
+        </is>
+      </c>
+      <c r="B1057" s="0" t="inlineStr">
+        <is>
+          <t>matrika-počítač</t>
+        </is>
+      </c>
+      <c r="C1057" s="0" t="inlineStr">
+        <is>
+          <t>Ján Drábik JD SERVIS</t>
+        </is>
+      </c>
+      <c r="D1057" s="0" t="inlineStr">
+        <is>
+          <t>41054261</t>
+        </is>
+      </c>
+      <c r="E1057" s="0" t="inlineStr">
+        <is>
+          <t>900 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1057" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1057" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="H1057" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1057" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0173</t>
+        </is>
+      </c>
+    </row>
+    <row r="1058" spans="1:10">
+      <c r="A1058" s="0" t="inlineStr">
+        <is>
+          <t>2026-0174</t>
+        </is>
+      </c>
+      <c r="B1058" s="0" t="inlineStr">
+        <is>
+          <t>Dni obce-zapožičanie zábran</t>
+        </is>
+      </c>
+      <c r="C1058" s="0" t="inlineStr">
+        <is>
+          <t>Ľuboš Hagovský Wazowski</t>
+        </is>
+      </c>
+      <c r="D1058" s="0" t="inlineStr">
+        <is>
+          <t>37463152</t>
+        </is>
+      </c>
+      <c r="E1058" s="0" t="inlineStr">
+        <is>
+          <t>900 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1058" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1058" s="0" t="inlineStr">
+        <is>
+          <t>05.08.2026</t>
+        </is>
+      </c>
+      <c r="H1058" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1058" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0174</t>
+        </is>
+      </c>
+    </row>
+    <row r="1059" spans="1:10">
+      <c r="A1059" s="0" t="inlineStr">
+        <is>
+          <t>2026-0175</t>
+        </is>
+      </c>
+      <c r="B1059" s="0" t="inlineStr">
+        <is>
+          <t>dverného vrátnika-programovanie čipov</t>
+        </is>
+      </c>
+      <c r="C1059" s="0" t="inlineStr">
+        <is>
+          <t>C O M T E L , spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D1059" s="0" t="inlineStr">
+        <is>
+          <t>00616729</t>
+        </is>
+      </c>
+      <c r="E1059" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1059" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1059" s="0" t="inlineStr">
+        <is>
+          <t>05.08.2026</t>
+        </is>
+      </c>
+      <c r="H1059" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1059" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0175</t>
+        </is>
+      </c>
+    </row>
+    <row r="1060" spans="1:10">
+      <c r="A1060" s="0" t="inlineStr">
+        <is>
+          <t>2026-0176</t>
+        </is>
+      </c>
+      <c r="B1060" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-návleky na stoličky</t>
+        </is>
+      </c>
+      <c r="C1060" s="0" t="inlineStr">
+        <is>
+          <t>Obec Zemianske Kostoľany</t>
+        </is>
+      </c>
+      <c r="D1060" s="0" t="inlineStr">
+        <is>
+          <t>00651001</t>
+        </is>
+      </c>
+      <c r="E1060" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1060" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1060" s="0" t="inlineStr">
+        <is>
+          <t>06.08.2026</t>
+        </is>
+      </c>
+      <c r="H1060" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1060" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0176</t>
+        </is>
+      </c>
+    </row>
+    <row r="1061" spans="1:10">
+      <c r="A1061" s="0" t="inlineStr">
+        <is>
+          <t>2026-0177</t>
+        </is>
+      </c>
+      <c r="B1061" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-návleky na stoličky</t>
+        </is>
+      </c>
+      <c r="C1061" s="0" t="inlineStr">
+        <is>
+          <t>Obec Zemianske Kostoľany</t>
+        </is>
+      </c>
+      <c r="D1061" s="0" t="inlineStr">
+        <is>
+          <t>00651001</t>
+        </is>
+      </c>
+      <c r="E1061" s="0" t="inlineStr">
+        <is>
+          <t>1300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1061" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1061" s="0" t="inlineStr">
+        <is>
+          <t>06.08.2026</t>
+        </is>
+      </c>
+      <c r="H1061" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1061" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0177</t>
+        </is>
+      </c>
+    </row>
+    <row r="1062" spans="1:10">
+      <c r="A1062" s="0" t="inlineStr">
+        <is>
+          <t>2026-0178</t>
+        </is>
+      </c>
+      <c r="B1062" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ v Chalmovej ožíva-atrakcie pre deti</t>
+        </is>
+      </c>
+      <c r="C1062" s="0" t="inlineStr">
+        <is>
+          <t>EVRENT s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1062" s="0" t="inlineStr">
+        <is>
+          <t>55571468</t>
+        </is>
+      </c>
+      <c r="E1062" s="0" t="inlineStr">
+        <is>
+          <t>660 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1062" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1062" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1062" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1062" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0178</t>
+        </is>
+      </c>
+    </row>
+    <row r="1063" spans="1:10">
+      <c r="A1063" s="0" t="inlineStr">
+        <is>
+          <t>2026-0179</t>
+        </is>
+      </c>
+      <c r="B1063" s="0" t="inlineStr">
+        <is>
+          <t>switch + káble</t>
+        </is>
+      </c>
+      <c r="C1063" s="0" t="inlineStr">
+        <is>
+          <t>Ján Drábik JD SERVIS</t>
+        </is>
+      </c>
+      <c r="D1063" s="0" t="inlineStr">
+        <is>
+          <t>41054261</t>
+        </is>
+      </c>
+      <c r="E1063" s="0" t="inlineStr">
+        <is>
+          <t>40 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1063" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1063" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1063" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1063" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0179</t>
+        </is>
+      </c>
+    </row>
+    <row r="1064" spans="1:10">
+      <c r="A1064" s="0" t="inlineStr">
+        <is>
+          <t>2026-0180</t>
+        </is>
+      </c>
+      <c r="B1064" s="0" t="inlineStr">
+        <is>
+          <t>prepravné-Kaštieľ v Chalmovej ožíva</t>
+        </is>
+      </c>
+      <c r="C1064" s="0" t="inlineStr">
+        <is>
+          <t>Obec Zemianske Kostoľany</t>
+        </is>
+      </c>
+      <c r="D1064" s="0" t="inlineStr">
+        <is>
+          <t>00651001</t>
+        </is>
+      </c>
+      <c r="E1064" s="0" t="inlineStr">
+        <is>
+          <t>1200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1064" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1064" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1064" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1064" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0180</t>
+        </is>
+      </c>
+    </row>
+    <row r="1065" spans="1:10">
+      <c r="A1065" s="0" t="inlineStr">
+        <is>
+          <t>2026-0181</t>
+        </is>
+      </c>
+      <c r="B1065" s="0" t="inlineStr">
+        <is>
+          <t>ČOV-plánovaná chemická regenerácia</t>
+        </is>
+      </c>
+      <c r="C1065" s="0" t="inlineStr">
+        <is>
+          <t>EKOSERVIS SLOVENSKO s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1065" s="0" t="inlineStr">
+        <is>
+          <t>31714030</t>
+        </is>
+      </c>
+      <c r="E1065" s="0" t="inlineStr">
+        <is>
+          <t>6500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1065" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1065" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1065" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1065" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0181</t>
+        </is>
+      </c>
+    </row>
+    <row r="1066" spans="1:10">
+      <c r="A1066" s="0" t="inlineStr">
+        <is>
+          <t>2026-0182</t>
+        </is>
+      </c>
+      <c r="B1066" s="0" t="inlineStr">
+        <is>
+          <t>kultúrne podujatie 09.08.2026</t>
+        </is>
+      </c>
+      <c r="C1066" s="0" t="inlineStr">
+        <is>
+          <t>Unique Creative s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1066" s="0" t="inlineStr">
+        <is>
+          <t>57411832</t>
+        </is>
+      </c>
+      <c r="E1066" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1066" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1066" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1066" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1066" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0182</t>
+        </is>
+      </c>
+    </row>
+    <row r="1067" spans="1:10">
+      <c r="A1067" s="0" t="inlineStr">
+        <is>
+          <t>2026-0183</t>
+        </is>
+      </c>
+      <c r="B1067" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-strava a občerstvenie pre účinkujúcich</t>
+        </is>
+      </c>
+      <c r="C1067" s="0" t="inlineStr">
+        <is>
+          <t>JG&amp;MP group s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1067" s="0" t="inlineStr">
+        <is>
+          <t>56162227</t>
+        </is>
+      </c>
+      <c r="E1067" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1067" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1067" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1067" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1067" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0183</t>
+        </is>
+      </c>
+    </row>
+    <row r="1068" spans="1:10">
+      <c r="A1068" s="0" t="inlineStr">
+        <is>
+          <t>2026-0184</t>
+        </is>
+      </c>
+      <c r="B1068" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene-Dom smútku a cintorín</t>
+        </is>
+      </c>
+      <c r="C1068" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D1068" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E1068" s="0" t="inlineStr">
+        <is>
+          <t>1200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1068" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1068" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1068" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1068" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0184</t>
+        </is>
+      </c>
+    </row>
+    <row r="1069" spans="1:10">
+      <c r="A1069" s="0" t="inlineStr">
+        <is>
+          <t>2026-0185</t>
+        </is>
+      </c>
+      <c r="B1069" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene-cenrálna zóna</t>
+        </is>
+      </c>
+      <c r="C1069" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D1069" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E1069" s="0" t="inlineStr">
+        <is>
+          <t>1400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1069" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1069" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H1069" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1069" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0185</t>
+        </is>
+      </c>
+    </row>
+    <row r="1070" spans="1:10">
+      <c r="A1070" s="0" t="inlineStr">
+        <is>
+          <t>2026-0186</t>
+        </is>
+      </c>
+      <c r="B1070" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene-stojiská komun.odpadov</t>
+        </is>
+      </c>
+      <c r="C1070" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D1070" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E1070" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1070" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1070" s="0" t="inlineStr">
+        <is>
+          <t>11.08.2026</t>
+        </is>
+      </c>
+      <c r="H1070" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1070" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0186</t>
+        </is>
+      </c>
+    </row>
+    <row r="1071" spans="1:10">
+      <c r="A1071" s="0" t="inlineStr">
+        <is>
+          <t>2026-0187</t>
+        </is>
+      </c>
+      <c r="B1071" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-zapožičanie agregátu</t>
+        </is>
+      </c>
+      <c r="C1071" s="0" t="inlineStr">
+        <is>
+          <t>MB Techmont, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1071" s="0" t="inlineStr">
+        <is>
+          <t>55684653</t>
+        </is>
+      </c>
+      <c r="E1071" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1071" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1071" s="0" t="inlineStr">
+        <is>
+          <t>11.08.2026</t>
+        </is>
+      </c>
+      <c r="H1071" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1071" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0187</t>
+        </is>
+      </c>
+    </row>
+    <row r="1072" spans="1:10">
+      <c r="A1072" s="0" t="inlineStr">
+        <is>
+          <t>2026-0188</t>
+        </is>
+      </c>
+      <c r="B1072" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-technické zabezpečenie</t>
+        </is>
+      </c>
+      <c r="C1072" s="0" t="inlineStr">
+        <is>
+          <t>Pacalaj Production s. r. o.</t>
+        </is>
+      </c>
+      <c r="D1072" s="0" t="inlineStr">
+        <is>
+          <t>54691176</t>
+        </is>
+      </c>
+      <c r="E1072" s="0" t="inlineStr">
+        <is>
+          <t>2500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1072" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1072" s="0" t="inlineStr">
+        <is>
+          <t>11.08.2026</t>
+        </is>
+      </c>
+      <c r="H1072" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1072" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0188</t>
+        </is>
+      </c>
+    </row>
+    <row r="1073" spans="1:10">
+      <c r="A1073" s="0" t="inlineStr">
+        <is>
+          <t>2026-0189</t>
+        </is>
+      </c>
+      <c r="B1073" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová ožíva-bezpečnostná služba</t>
+        </is>
+      </c>
+      <c r="C1073" s="0" t="inlineStr">
+        <is>
+          <t>V.I.P. security</t>
+        </is>
+      </c>
+      <c r="D1073" s="0" t="inlineStr">
+        <is>
+          <t>44150199</t>
+        </is>
+      </c>
+      <c r="E1073" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1073" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1073" s="0" t="inlineStr">
+        <is>
+          <t>12.08.2026</t>
+        </is>
+      </c>
+      <c r="H1073" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1073" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0189</t>
+        </is>
+      </c>
+    </row>
+    <row r="1074" spans="1:10">
+      <c r="A1074" s="0" t="inlineStr">
+        <is>
+          <t>2026-0190</t>
+        </is>
+      </c>
+      <c r="B1074" s="0" t="inlineStr">
+        <is>
+          <t>kultúrne podujatia-káva</t>
+        </is>
+      </c>
+      <c r="C1074" s="0" t="inlineStr">
+        <is>
+          <t>Renato s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1074" s="0" t="inlineStr">
+        <is>
+          <t>52348407</t>
+        </is>
+      </c>
+      <c r="E1074" s="0" t="inlineStr">
+        <is>
+          <t>550 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1074" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1074" s="0" t="inlineStr">
+        <is>
+          <t>12.08.2026</t>
+        </is>
+      </c>
+      <c r="H1074" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I1074" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0190</t>
+        </is>
+      </c>
+    </row>
+    <row r="1075" spans="1:10">
+      <c r="A1075" s="0" t="inlineStr">
+        <is>
+          <t>2026-0191</t>
+        </is>
+      </c>
+      <c r="B1075" s="0" t="inlineStr">
+        <is>
+          <t>Zvyšovanie energetickej hospodárnosti verejnej budovy v obci Bystričany - vypracovanie energergetického certifikátu</t>
+        </is>
+      </c>
+      <c r="C1075" s="0" t="inlineStr">
+        <is>
+          <t>SYNERGOS s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1075" s="0" t="inlineStr">
+        <is>
+          <t>51318903</t>
+        </is>
+      </c>
+      <c r="E1075" s="0" t="inlineStr">
+        <is>
+          <t>2214 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1075" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip </t>
+        </is>
+      </c>
+      <c r="G1075" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="H1075" s="0" t="inlineStr">
+        <is>
+          <t>21.08.2026</t>
+        </is>
+      </c>
+      <c r="I1075" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0191</t>
+        </is>
+      </c>
+    </row>
+    <row r="1076" spans="1:10">
+      <c r="A1076" s="0" t="inlineStr">
+        <is>
+          <t>2026-0192</t>
+        </is>
+      </c>
+      <c r="B1076" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová ožíva-technické zabezpečenie</t>
+        </is>
+      </c>
+      <c r="C1076" s="0" t="inlineStr">
+        <is>
+          <t>ŠK-corp s. r. o.</t>
+        </is>
+      </c>
+      <c r="D1076" s="0" t="inlineStr">
+        <is>
+          <t>57439125</t>
+        </is>
+      </c>
+      <c r="E1076" s="0" t="inlineStr">
+        <is>
+          <t>3500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1076" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1076" s="0" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="H1076" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1076" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0192</t>
+        </is>
+      </c>
+    </row>
+    <row r="1077" spans="1:10">
+      <c r="A1077" s="0" t="inlineStr">
+        <is>
+          <t>2026-0193</t>
+        </is>
+      </c>
+      <c r="B1077" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová ožíva-občerstvenie</t>
+        </is>
+      </c>
+      <c r="C1077" s="0" t="inlineStr">
+        <is>
+          <t>Termal Chalmová-Bystričany, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1077" s="0" t="inlineStr">
+        <is>
+          <t>36002232</t>
+        </is>
+      </c>
+      <c r="E1077" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1077" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1077" s="0" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="H1077" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1077" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0193</t>
+        </is>
+      </c>
+    </row>
+    <row r="1078" spans="1:10">
+      <c r="A1078" s="0" t="inlineStr">
+        <is>
+          <t>2026-0194</t>
+        </is>
+      </c>
+      <c r="B1078" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová ožíva-občerstvenie</t>
+        </is>
+      </c>
+      <c r="C1078" s="0" t="inlineStr">
+        <is>
+          <t>POCHÚŤKY s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1078" s="0" t="inlineStr">
+        <is>
+          <t>54996902</t>
+        </is>
+      </c>
+      <c r="E1078" s="0" t="inlineStr">
+        <is>
+          <t>250 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1078" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1078" s="0" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="H1078" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1078" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0194</t>
+        </is>
+      </c>
+    </row>
+    <row r="1079" spans="1:10">
+      <c r="A1079" s="0" t="inlineStr">
+        <is>
+          <t>2026-0195</t>
+        </is>
+      </c>
+      <c r="B1079" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová ožíva-zapožičanie agregátu</t>
+        </is>
+      </c>
+      <c r="C1079" s="0" t="inlineStr">
+        <is>
+          <t>MB Techmont, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1079" s="0" t="inlineStr">
+        <is>
+          <t>55684653</t>
+        </is>
+      </c>
+      <c r="E1079" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1079" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1079" s="0" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="H1079" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1079" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0195</t>
+        </is>
+      </c>
+    </row>
+    <row r="1080" spans="1:10">
+      <c r="A1080" s="0" t="inlineStr">
+        <is>
+          <t>2026-0196</t>
+        </is>
+      </c>
+      <c r="B1080" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová ožíva-reklamný spot</t>
+        </is>
+      </c>
+      <c r="C1080" s="0" t="inlineStr">
+        <is>
+          <t>Rádio Bojnice s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1080" s="0" t="inlineStr">
+        <is>
+          <t>36348473</t>
+        </is>
+      </c>
+      <c r="E1080" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1080" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1080" s="0" t="inlineStr">
+        <is>
+          <t>20.08.2026</t>
+        </is>
+      </c>
+      <c r="H1080" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1080" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0196</t>
+        </is>
+      </c>
+    </row>
+    <row r="1081" spans="1:10">
+      <c r="A1081" s="0" t="inlineStr">
+        <is>
+          <t>2026-0197</t>
+        </is>
+      </c>
+      <c r="B1081" s="0" t="inlineStr">
+        <is>
+          <t>cenová ponuka č. 40260035 zo dňa 24.08.2026</t>
+        </is>
+      </c>
+      <c r="C1081" s="0" t="inlineStr">
+        <is>
+          <t>SYNERGOS s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1081" s="0" t="inlineStr">
+        <is>
+          <t>51318903</t>
+        </is>
+      </c>
+      <c r="E1081" s="0" t="inlineStr">
+        <is>
+          <t>1200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1081" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1081" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="H1081" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1081" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0197</t>
+        </is>
+      </c>
+    </row>
+    <row r="1082" spans="1:10">
+      <c r="A1082" s="0" t="inlineStr">
+        <is>
+          <t>2026-0198</t>
+        </is>
+      </c>
+      <c r="B1082" s="0" t="inlineStr">
+        <is>
+          <t>ver.obstaráv."Rekonštrukcia autob.zastávok a zlepšenie bezpečnosti"</t>
+        </is>
+      </c>
+      <c r="C1082" s="0" t="inlineStr">
+        <is>
+          <t>E-VO, s. r. o.</t>
+        </is>
+      </c>
+      <c r="D1082" s="0" t="inlineStr">
+        <is>
+          <t>47197331</t>
+        </is>
+      </c>
+      <c r="E1082" s="0" t="inlineStr">
+        <is>
+          <t>3000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1082" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1082" s="0" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="H1082" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1082" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0198</t>
+        </is>
+      </c>
+    </row>
+    <row r="1083" spans="1:10">
+      <c r="A1083" s="0" t="inlineStr">
+        <is>
+          <t>2026-0199</t>
+        </is>
+      </c>
+      <c r="B1083" s="0" t="inlineStr">
+        <is>
+          <t>kominárske práce-bytové domy, objekty obce</t>
+        </is>
+      </c>
+      <c r="C1083" s="0" t="inlineStr">
+        <is>
+          <t>KOMINÁRSTVO ĎURINA s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1083" s="0" t="inlineStr">
+        <is>
+          <t>56026641</t>
+        </is>
+      </c>
+      <c r="E1083" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1083" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1083" s="0" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="H1083" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1083" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0199</t>
+        </is>
+      </c>
+    </row>
+    <row r="1084" spans="1:10">
+      <c r="A1084" s="0" t="inlineStr">
+        <is>
+          <t>2026-0200</t>
+        </is>
+      </c>
+      <c r="B1084" s="0" t="inlineStr">
+        <is>
+          <t>ČOV-metrologické overenie a nastavenie meradla</t>
+        </is>
+      </c>
+      <c r="C1084" s="0" t="inlineStr">
+        <is>
+          <t>Peter Ort MONTecho</t>
+        </is>
+      </c>
+      <c r="D1084" s="0" t="inlineStr">
+        <is>
+          <t>55071601</t>
+        </is>
+      </c>
+      <c r="E1084" s="0" t="inlineStr">
+        <is>
+          <t>1125 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1084" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1084" s="0" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="H1084" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1084" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0200</t>
+        </is>
+      </c>
+    </row>
+    <row r="1085" spans="1:10">
+      <c r="A1085" s="0" t="inlineStr">
+        <is>
+          <t>2026-0201</t>
+        </is>
+      </c>
+      <c r="B1085" s="0" t="inlineStr">
+        <is>
+          <t>olej do kosačiek</t>
+        </is>
+      </c>
+      <c r="C1085" s="0" t="inlineStr">
+        <is>
+          <t>BP Auto plus, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D1085" s="0" t="inlineStr">
+        <is>
+          <t>46161091</t>
+        </is>
+      </c>
+      <c r="E1085" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1085" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1085" s="0" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="H1085" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1085" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0201</t>
+        </is>
+      </c>
+    </row>
+    <row r="1086" spans="1:10">
+      <c r="A1086" s="0" t="inlineStr">
+        <is>
+          <t>2026-0202</t>
+        </is>
+      </c>
+      <c r="B1086" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-pílové pásy</t>
+        </is>
+      </c>
+      <c r="C1086" s="0" t="inlineStr">
+        <is>
+          <t>KARAS pily s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1086" s="0" t="inlineStr">
+        <is>
+          <t>26370514</t>
+        </is>
+      </c>
+      <c r="E1086" s="0" t="inlineStr">
+        <is>
+          <t>450 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1086" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1086" s="0" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="H1086" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1086" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0202</t>
+        </is>
+      </c>
+    </row>
+    <row r="1087" spans="1:10">
+      <c r="A1087" s="0" t="inlineStr">
+        <is>
+          <t>2026-0203</t>
+        </is>
+      </c>
+      <c r="B1087" s="0" t="inlineStr">
+        <is>
+          <t>drevo na vatru</t>
+        </is>
+      </c>
+      <c r="C1087" s="0" t="inlineStr">
+        <is>
+          <t>Urbárske pozemkové spoločenstvo Bystričany</t>
+        </is>
+      </c>
+      <c r="D1087" s="0" t="inlineStr">
+        <is>
+          <t>42284988</t>
+        </is>
+      </c>
+      <c r="E1087" s="0" t="inlineStr">
+        <is>
+          <t>20 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1087" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1087" s="0" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="H1087" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1087" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0203</t>
+        </is>
+      </c>
+    </row>
+    <row r="1088" spans="1:10">
+      <c r="A1088" s="0" t="inlineStr">
+        <is>
+          <t>2026-0204</t>
+        </is>
+      </c>
+      <c r="B1088" s="0" t="inlineStr">
+        <is>
+          <t>Vatra-hudobná produkcia</t>
+        </is>
+      </c>
+      <c r="C1088" s="0" t="inlineStr">
+        <is>
+          <t>Dychová hudba VTÁČNIK</t>
+        </is>
+      </c>
+      <c r="D1088" s="0" t="inlineStr">
+        <is>
+          <t>42139660</t>
+        </is>
+      </c>
+      <c r="E1088" s="0" t="inlineStr">
+        <is>
+          <t>500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1088" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1088" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="H1088" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1088" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0204</t>
+        </is>
+      </c>
+    </row>
+    <row r="1089" spans="1:10">
+      <c r="A1089" s="0" t="inlineStr">
+        <is>
+          <t>2026-0205</t>
+        </is>
+      </c>
+      <c r="B1089" s="0" t="inlineStr">
+        <is>
+          <t>Vatra a výročie SNP-technické zabezpečenie</t>
+        </is>
+      </c>
+      <c r="C1089" s="0" t="inlineStr">
+        <is>
+          <t>ŠK-corp s. r. o.</t>
+        </is>
+      </c>
+      <c r="D1089" s="0" t="inlineStr">
+        <is>
+          <t>57439125</t>
+        </is>
+      </c>
+      <c r="E1089" s="0" t="inlineStr">
+        <is>
+          <t>1500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1089" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1089" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="H1089" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1089" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0205</t>
+        </is>
+      </c>
+    </row>
+    <row r="1090" spans="1:10">
+      <c r="A1090" s="0" t="inlineStr">
+        <is>
+          <t>2026-0206</t>
+        </is>
+      </c>
+      <c r="B1090" s="0" t="inlineStr">
+        <is>
+          <t>Vatra 2026-ohňová show</t>
+        </is>
+      </c>
+      <c r="C1090" s="0" t="inlineStr">
+        <is>
+          <t>Sokoliarska skupina Hieraaetus z Bojníc, o.z.</t>
+        </is>
+      </c>
+      <c r="D1090" s="0" t="inlineStr">
+        <is>
+          <t>34059661</t>
+        </is>
+      </c>
+      <c r="E1090" s="0" t="inlineStr">
+        <is>
+          <t>500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1090" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1090" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="H1090" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1090" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0206</t>
+        </is>
+      </c>
+    </row>
+    <row r="1091" spans="1:10">
+      <c r="A1091" s="0" t="inlineStr">
+        <is>
+          <t>2026-0207</t>
+        </is>
+      </c>
+      <c r="B1091" s="0" t="inlineStr">
+        <is>
+          <t>oprava hasičského vozidla TATRA</t>
+        </is>
+      </c>
+      <c r="C1091" s="0" t="inlineStr">
+        <is>
+          <t>SPAREX SK, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="D1091" s="0" t="inlineStr">
+        <is>
+          <t>45282722</t>
+        </is>
+      </c>
+      <c r="E1091" s="0" t="inlineStr">
+        <is>
+          <t>500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1091" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1091" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="H1091" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1091" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0207</t>
+        </is>
+      </c>
+    </row>
+    <row r="1092" spans="1:10">
+      <c r="A1092" s="0" t="inlineStr">
+        <is>
+          <t>2026-0208</t>
+        </is>
+      </c>
+      <c r="B1092" s="0" t="inlineStr">
+        <is>
+          <t>oprava vozidla MERCEDES</t>
+        </is>
+      </c>
+      <c r="C1092" s="0" t="inlineStr">
+        <is>
+          <t>SPAREX SK, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="D1092" s="0" t="inlineStr">
+        <is>
+          <t>45282722</t>
+        </is>
+      </c>
+      <c r="E1092" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1092" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1092" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="H1092" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1092" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0208</t>
+        </is>
+      </c>
+    </row>
+    <row r="1093" spans="1:10">
+      <c r="A1093" s="0" t="inlineStr">
+        <is>
+          <t>2026-0209</t>
+        </is>
+      </c>
+      <c r="B1093" s="0" t="inlineStr">
+        <is>
+          <t>kultúrne podujatie 28.08.2026</t>
+        </is>
+      </c>
+      <c r="C1093" s="0" t="inlineStr">
+        <is>
+          <t>Unique Creative s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1093" s="0" t="inlineStr">
+        <is>
+          <t>57411832</t>
+        </is>
+      </c>
+      <c r="E1093" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1093" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1093" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="H1093" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1093" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0209</t>
+        </is>
+      </c>
+    </row>
+    <row r="1094" spans="1:10">
+      <c r="A1094" s="0" t="inlineStr">
+        <is>
+          <t>2026-0210</t>
+        </is>
+      </c>
+      <c r="B1094" s="0" t="inlineStr">
+        <is>
+          <t>oprava hasičského vozidla TATRA</t>
+        </is>
+      </c>
+      <c r="C1094" s="0" t="inlineStr">
+        <is>
+          <t>SPAREX SK, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="D1094" s="0" t="inlineStr">
+        <is>
+          <t>45282722</t>
+        </is>
+      </c>
+      <c r="E1094" s="0" t="inlineStr">
+        <is>
+          <t>600 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1094" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1094" s="0" t="inlineStr">
+        <is>
+          <t>31.08.2026</t>
+        </is>
+      </c>
+      <c r="H1094" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1094" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0210</t>
+        </is>
+      </c>
+    </row>
+    <row r="1095" spans="1:10">
+      <c r="A1095" s="0" t="inlineStr">
+        <is>
+          <t>2026-0211</t>
+        </is>
+      </c>
+      <c r="B1095" s="0" t="inlineStr">
+        <is>
+          <t>elektronické stavovacie poukážky 9/2026</t>
+        </is>
+      </c>
+      <c r="C1095" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1095" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="E1095" s="0" t="inlineStr">
+        <is>
+          <t>2300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1095" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1095" s="0" t="inlineStr">
+        <is>
+          <t>31.08.2026</t>
+        </is>
+      </c>
+      <c r="H1095" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1095" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0211</t>
+        </is>
+      </c>
+    </row>
+    <row r="1096" spans="1:10">
+      <c r="A1096" s="0" t="inlineStr">
+        <is>
+          <t>2026-0212</t>
+        </is>
+      </c>
+      <c r="B1096" s="0" t="inlineStr">
+        <is>
+          <t>zinkovanie zábradlí a stojanov na plagáty</t>
+        </is>
+      </c>
+      <c r="C1096" s="0" t="inlineStr">
+        <is>
+          <t>Elektrovod Slovakia, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1096" s="0" t="inlineStr">
+        <is>
+          <t>31615317</t>
+        </is>
+      </c>
+      <c r="E1096" s="0" t="inlineStr">
+        <is>
+          <t>2700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1096" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1096" s="0" t="inlineStr">
+        <is>
+          <t>31.08.2026</t>
+        </is>
+      </c>
+      <c r="H1096" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I1096" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0212</t>
+        </is>
+      </c>
+    </row>
+    <row r="1097" spans="1:10">
+      <c r="A1097" s="0" t="inlineStr">
+        <is>
+          <t>2026-0213</t>
+        </is>
+      </c>
+      <c r="B1097" s="0" t="inlineStr">
+        <is>
+          <t>rekonštrukcia detského ihriska pred obecným úradom</t>
+        </is>
+      </c>
+      <c r="C1097" s="0" t="inlineStr">
+        <is>
+          <t>TOP ihrisko s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1097" s="0" t="inlineStr">
+        <is>
+          <t>52519741</t>
+        </is>
+      </c>
+      <c r="E1097" s="0" t="inlineStr">
+        <is>
+          <t>6900 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1097" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1097" s="0" t="inlineStr">
+        <is>
+          <t>07.09.2026</t>
+        </is>
+      </c>
+      <c r="H1097" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1097" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0213</t>
+        </is>
+      </c>
+    </row>
+    <row r="1098" spans="1:10">
+      <c r="A1098" s="0" t="inlineStr">
+        <is>
+          <t>2026-0214</t>
+        </is>
+      </c>
+      <c r="B1098" s="0" t="inlineStr">
+        <is>
+          <t>reklamné lehátka a brána s kompresorom</t>
+        </is>
+      </c>
+      <c r="C1098" s="0" t="inlineStr">
+        <is>
+          <t>MITKO s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1098" s="0" t="inlineStr">
+        <is>
+          <t>02777631</t>
+        </is>
+      </c>
+      <c r="E1098" s="0" t="inlineStr">
+        <is>
+          <t>3500 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1098" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1098" s="0" t="inlineStr">
+        <is>
+          <t>07.09.2026</t>
+        </is>
+      </c>
+      <c r="H1098" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1098" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0214</t>
+        </is>
+      </c>
+    </row>
+    <row r="1099" spans="1:10">
+      <c r="A1099" s="0" t="inlineStr">
+        <is>
+          <t>2026-0215</t>
+        </is>
+      </c>
+      <c r="B1099" s="0" t="inlineStr">
+        <is>
+          <t>zimná údržba-posypový materiál na miestne komunikácie</t>
+        </is>
+      </c>
+      <c r="C1099" s="0" t="inlineStr">
+        <is>
+          <t>DOPRAFLEX s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1099" s="0" t="inlineStr">
+        <is>
+          <t>50384058</t>
+        </is>
+      </c>
+      <c r="E1099" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1099" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1099" s="0" t="inlineStr">
+        <is>
+          <t>07.09.2026</t>
+        </is>
+      </c>
+      <c r="H1099" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1099" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0215</t>
+        </is>
+      </c>
+    </row>
+    <row r="1100" spans="1:10">
+      <c r="A1100" s="0" t="inlineStr">
+        <is>
+          <t>2026-0216</t>
+        </is>
+      </c>
+      <c r="B1100" s="0" t="inlineStr">
+        <is>
+          <t>tabuľky čísla stavby "Novostavba garáže"</t>
+        </is>
+      </c>
+      <c r="C1100" s="0" t="inlineStr">
+        <is>
+          <t>SMALTOVŇA HOLÍČ s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1100" s="0" t="inlineStr">
+        <is>
+          <t>50828843</t>
+        </is>
+      </c>
+      <c r="E1100" s="0" t="inlineStr">
+        <is>
+          <t>50 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1100" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1100" s="0" t="inlineStr">
+        <is>
+          <t>07.09.2026</t>
+        </is>
+      </c>
+      <c r="H1100" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1100" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0216</t>
+        </is>
+      </c>
+    </row>
+    <row r="1101" spans="1:10">
+      <c r="A1101" s="0" t="inlineStr">
+        <is>
+          <t>2026-0217</t>
+        </is>
+      </c>
+      <c r="B1101" s="0" t="inlineStr">
+        <is>
+          <t>výroba a montáž konštrukcií zábradlí</t>
+        </is>
+      </c>
+      <c r="C1101" s="0" t="inlineStr">
+        <is>
+          <t>Alexander Kováč</t>
+        </is>
+      </c>
+      <c r="D1101" s="0" t="inlineStr">
+        <is>
+          <t>43214215</t>
+        </is>
+      </c>
+      <c r="E1101" s="0" t="inlineStr">
+        <is>
+          <t>2000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1101" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1101" s="0" t="inlineStr">
+        <is>
+          <t>07.09.2026</t>
+        </is>
+      </c>
+      <c r="H1101" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1101" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0217</t>
+        </is>
+      </c>
+    </row>
+    <row r="1102" spans="1:10">
+      <c r="A1102" s="0" t="inlineStr">
+        <is>
+          <t>2026-0218</t>
+        </is>
+      </c>
+      <c r="B1102" s="0" t="inlineStr">
+        <is>
+          <t>knihy do miestnej knižnice</t>
+        </is>
+      </c>
+      <c r="C1102" s="0" t="inlineStr">
+        <is>
+          <t>preskoly.sk s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1102" s="0" t="inlineStr">
+        <is>
+          <t>51692881</t>
+        </is>
+      </c>
+      <c r="E1102" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1102" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1102" s="0" t="inlineStr">
+        <is>
+          <t>08.09.2026</t>
+        </is>
+      </c>
+      <c r="H1102" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1102" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0218</t>
+        </is>
+      </c>
+    </row>
+    <row r="1103" spans="1:10">
+      <c r="A1103" s="0" t="inlineStr">
+        <is>
+          <t>2026-0219</t>
+        </is>
+      </c>
+      <c r="B1103" s="0" t="inlineStr">
+        <is>
+          <t>geometrický plán-parcela 1330/13</t>
+        </is>
+      </c>
+      <c r="C1103" s="0" t="inlineStr">
+        <is>
+          <t>GEOmark s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1103" s="0" t="inlineStr">
+        <is>
+          <t>36305049</t>
+        </is>
+      </c>
+      <c r="E1103" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1103" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1103" s="0" t="inlineStr">
+        <is>
+          <t>10.09.2026</t>
+        </is>
+      </c>
+      <c r="H1103" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1103" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0219</t>
+        </is>
+      </c>
+    </row>
+    <row r="1104" spans="1:10">
+      <c r="A1104" s="0" t="inlineStr">
+        <is>
+          <t>2026-0220</t>
+        </is>
+      </c>
+      <c r="B1104" s="0" t="inlineStr">
+        <is>
+          <t>dielne údržby-príslušenstvo k zváraniu</t>
+        </is>
+      </c>
+      <c r="C1104" s="0" t="inlineStr">
+        <is>
+          <t>IGAPD s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1104" s="0" t="inlineStr">
+        <is>
+          <t>51078601</t>
+        </is>
+      </c>
+      <c r="E1104" s="0" t="inlineStr">
+        <is>
+          <t>100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1104" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1104" s="0" t="inlineStr">
+        <is>
+          <t>10.09.2026</t>
+        </is>
+      </c>
+      <c r="H1104" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1104" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0220</t>
+        </is>
+      </c>
+    </row>
+    <row r="1105" spans="1:10">
+      <c r="A1105" s="0" t="inlineStr">
+        <is>
+          <t>2026-0221</t>
+        </is>
+      </c>
+      <c r="B1105" s="0" t="inlineStr">
+        <is>
+          <t>kultúra-tanečno akrobatické vystúpenie</t>
+        </is>
+      </c>
+      <c r="C1105" s="0" t="inlineStr">
+        <is>
+          <t>Show support s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1105" s="0" t="inlineStr">
+        <is>
+          <t>50474065</t>
+        </is>
+      </c>
+      <c r="E1105" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1105" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1105" s="0" t="inlineStr">
+        <is>
+          <t>10.09.2026</t>
+        </is>
+      </c>
+      <c r="H1105" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1105" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0221</t>
+        </is>
+      </c>
+    </row>
+    <row r="1106" spans="1:10">
+      <c r="A1106" s="0" t="inlineStr">
+        <is>
+          <t>2026-0222</t>
+        </is>
+      </c>
+      <c r="B1106" s="0" t="inlineStr">
+        <is>
+          <t>Komunálne voľby 2026-úprava tlače oznámenie pre voličov</t>
+        </is>
+      </c>
+      <c r="C1106" s="0" t="inlineStr">
+        <is>
+          <t>Ferdinand Žigo</t>
+        </is>
+      </c>
+      <c r="D1106" s="0" t="inlineStr">
+        <is>
+          <t>37364090</t>
+        </is>
+      </c>
+      <c r="E1106" s="0" t="inlineStr">
+        <is>
+          <t>80 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1106" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1106" s="0" t="inlineStr">
+        <is>
+          <t>11.09.2026</t>
+        </is>
+      </c>
+      <c r="H1106" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1106" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0222</t>
+        </is>
+      </c>
+    </row>
+    <row r="1107" spans="1:10">
+      <c r="A1107" s="0" t="inlineStr">
+        <is>
+          <t>2026-0223</t>
+        </is>
+      </c>
+      <c r="B1107" s="0" t="inlineStr">
+        <is>
+          <t>grafické práce</t>
+        </is>
+      </c>
+      <c r="C1107" s="0" t="inlineStr">
+        <is>
+          <t>Ing. Rastislav Krähenbil</t>
+        </is>
+      </c>
+      <c r="D1107" s="0" t="inlineStr">
+        <is>
+          <t>46546120</t>
+        </is>
+      </c>
+      <c r="E1107" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1107" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1107" s="0" t="inlineStr">
+        <is>
+          <t>11.09.2026</t>
+        </is>
+      </c>
+      <c r="H1107" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1107" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0223</t>
+        </is>
+      </c>
+    </row>
+    <row r="1108" spans="1:10">
+      <c r="A1108" s="0" t="inlineStr">
+        <is>
+          <t>2026-0224</t>
+        </is>
+      </c>
+      <c r="B1108" s="0" t="inlineStr">
+        <is>
+          <t>komunálne voľby-vlajky</t>
+        </is>
+      </c>
+      <c r="C1108" s="0" t="inlineStr">
+        <is>
+          <t>OLYMP ERBY s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1108" s="0" t="inlineStr">
+        <is>
+          <t>52365921</t>
+        </is>
+      </c>
+      <c r="E1108" s="0" t="inlineStr">
+        <is>
+          <t>50 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1108" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1108" s="0" t="inlineStr">
+        <is>
+          <t>18.09.2026</t>
+        </is>
+      </c>
+      <c r="H1108" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1108" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0224</t>
+        </is>
+      </c>
+    </row>
+    <row r="1109" spans="1:10">
+      <c r="A1109" s="0" t="inlineStr">
+        <is>
+          <t>2026-0225</t>
+        </is>
+      </c>
+      <c r="B1109" s="0" t="inlineStr">
+        <is>
+          <t>Hasičská súťaž-zapožičanie agregátu</t>
+        </is>
+      </c>
+      <c r="C1109" s="0" t="inlineStr">
+        <is>
+          <t>MB Techmont, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1109" s="0" t="inlineStr">
+        <is>
+          <t>55684653</t>
+        </is>
+      </c>
+      <c r="E1109" s="0" t="inlineStr">
+        <is>
+          <t>800 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1109" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1109" s="0" t="inlineStr">
+        <is>
+          <t>18.09.2026</t>
+        </is>
+      </c>
+      <c r="H1109" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1109" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0225</t>
+        </is>
+      </c>
+    </row>
+    <row r="1110" spans="1:10">
+      <c r="A1110" s="0" t="inlineStr">
+        <is>
+          <t>2026-0226</t>
+        </is>
+      </c>
+      <c r="B1110" s="0" t="inlineStr">
+        <is>
+          <t>kvetináče na zábradlie</t>
+        </is>
+      </c>
+      <c r="C1110" s="0" t="inlineStr">
+        <is>
+          <t>Ing. Ľubor Pivoluska - TVORSAD</t>
+        </is>
+      </c>
+      <c r="D1110" s="0" t="inlineStr">
+        <is>
+          <t>11755903</t>
+        </is>
+      </c>
+      <c r="E1110" s="0" t="inlineStr">
+        <is>
+          <t>700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1110" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1110" s="0" t="inlineStr">
+        <is>
+          <t>23.09.2026</t>
+        </is>
+      </c>
+      <c r="H1110" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1110" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0226</t>
+        </is>
+      </c>
+    </row>
+    <row r="1111" spans="1:10">
+      <c r="A1111" s="0" t="inlineStr">
+        <is>
+          <t>2026-0227</t>
+        </is>
+      </c>
+      <c r="B1111" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-pracovné oblečenie</t>
+        </is>
+      </c>
+      <c r="C1111" s="0" t="inlineStr">
+        <is>
+          <t>BORTEX, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1111" s="0" t="inlineStr">
+        <is>
+          <t>47711671</t>
+        </is>
+      </c>
+      <c r="E1111" s="0" t="inlineStr">
+        <is>
+          <t>480 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1111" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1111" s="0" t="inlineStr">
+        <is>
+          <t>23.09.2026</t>
+        </is>
+      </c>
+      <c r="H1111" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1111" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0227</t>
+        </is>
+      </c>
+    </row>
+    <row r="1112" spans="1:10">
+      <c r="A1112" s="0" t="inlineStr">
+        <is>
+          <t>2026-0228</t>
+        </is>
+      </c>
+      <c r="B1112" s="0" t="inlineStr">
+        <is>
+          <t>zriadenie elektrickej prípojky k budove klziska</t>
+        </is>
+      </c>
+      <c r="C1112" s="0" t="inlineStr">
+        <is>
+          <t>ELEKTRIK MONT, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1112" s="0" t="inlineStr">
+        <is>
+          <t>50593501</t>
+        </is>
+      </c>
+      <c r="E1112" s="0" t="inlineStr">
+        <is>
+          <t>4300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1112" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1112" s="0" t="inlineStr">
+        <is>
+          <t>24.09.2026</t>
+        </is>
+      </c>
+      <c r="H1112" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1112" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0228</t>
+        </is>
+      </c>
+    </row>
+    <row r="1113" spans="1:10">
+      <c r="A1113" s="0" t="inlineStr">
+        <is>
+          <t>2026-0229</t>
+        </is>
+      </c>
+      <c r="B1113" s="0" t="inlineStr">
+        <is>
+          <t>Komunálne voľby- tonery do tlačiarní</t>
+        </is>
+      </c>
+      <c r="C1113" s="0" t="inlineStr">
+        <is>
+          <t>MIP, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1113" s="0" t="inlineStr">
+        <is>
+          <t>31629784</t>
+        </is>
+      </c>
+      <c r="E1113" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1113" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1113" s="0" t="inlineStr">
+        <is>
+          <t>24.09.2026</t>
+        </is>
+      </c>
+      <c r="H1113" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1113" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0229</t>
+        </is>
+      </c>
+    </row>
+    <row r="1114" spans="1:10">
+      <c r="A1114" s="0" t="inlineStr">
+        <is>
+          <t>2026-0230</t>
+        </is>
+      </c>
+      <c r="B1114" s="0" t="inlineStr">
+        <is>
+          <t>elektronické stavovacie poukážky 10/2026</t>
+        </is>
+      </c>
+      <c r="C1114" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1114" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="E1114" s="0" t="inlineStr">
+        <is>
+          <t>2100 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1114" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1114" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="H1114" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1114" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0230</t>
+        </is>
+      </c>
+    </row>
+    <row r="1115" spans="1:10">
+      <c r="A1115" s="0" t="inlineStr">
+        <is>
+          <t>2026-0231</t>
+        </is>
+      </c>
+      <c r="B1115" s="0" t="inlineStr">
+        <is>
+          <t>servis traktora kubota</t>
+        </is>
+      </c>
+      <c r="C1115" s="0" t="inlineStr">
+        <is>
+          <t>Marián Šupa</t>
+        </is>
+      </c>
+      <c r="D1115" s="0" t="inlineStr">
+        <is>
+          <t>11906022</t>
+        </is>
+      </c>
+      <c r="E1115" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1115" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1115" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="H1115" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1115" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0231</t>
+        </is>
+      </c>
+    </row>
+    <row r="1116" spans="1:10">
+      <c r="A1116" s="0" t="inlineStr">
+        <is>
+          <t>2026-0232</t>
+        </is>
+      </c>
+      <c r="B1116" s="0" t="inlineStr">
+        <is>
+          <t>bytové domy ul. Osloboditeľov-zásah v plynových kotolniach</t>
+        </is>
+      </c>
+      <c r="C1116" s="0" t="inlineStr">
+        <is>
+          <t>Juraj Baluch</t>
+        </is>
+      </c>
+      <c r="D1116" s="0" t="inlineStr">
+        <is>
+          <t>45236666</t>
+        </is>
+      </c>
+      <c r="E1116" s="0" t="inlineStr">
+        <is>
+          <t>200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1116" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1116" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="H1116" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1116" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0232</t>
+        </is>
+      </c>
+    </row>
+    <row r="1117" spans="1:10">
+      <c r="A1117" s="0" t="inlineStr">
+        <is>
+          <t>2026-0233</t>
+        </is>
+      </c>
+      <c r="B1117" s="0" t="inlineStr">
+        <is>
+          <t>príslušenstvo k mulčovaciemu zariadeniu značky Peruzzo</t>
+        </is>
+      </c>
+      <c r="C1117" s="0" t="inlineStr">
+        <is>
+          <t>Marián Šupa</t>
+        </is>
+      </c>
+      <c r="D1117" s="0" t="inlineStr">
+        <is>
+          <t>11906022</t>
+        </is>
+      </c>
+      <c r="E1117" s="0" t="inlineStr">
+        <is>
+          <t>600 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1117" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1117" s="0" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="H1117" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1117" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0233</t>
+        </is>
+      </c>
+    </row>
+    <row r="1118" spans="1:10">
+      <c r="A1118" s="0" t="inlineStr">
+        <is>
+          <t>2026-0234</t>
+        </is>
+      </c>
+      <c r="B1118" s="0" t="inlineStr">
+        <is>
+          <t>toner do tlačiarne-úsek daní</t>
+        </is>
+      </c>
+      <c r="C1118" s="0" t="inlineStr">
+        <is>
+          <t>MIP, s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1118" s="0" t="inlineStr">
+        <is>
+          <t>31629784</t>
+        </is>
+      </c>
+      <c r="E1118" s="0" t="inlineStr">
+        <is>
+          <t>60 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1118" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1118" s="0" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="H1118" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1118" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0234</t>
+        </is>
+      </c>
+    </row>
+    <row r="1119" spans="1:10">
+      <c r="A1119" s="0" t="inlineStr">
+        <is>
+          <t>2026-0235</t>
+        </is>
+      </c>
+      <c r="B1119" s="0" t="inlineStr">
+        <is>
+          <t>zapožičanie pracovného náradia</t>
+        </is>
+      </c>
+      <c r="C1119" s="0" t="inlineStr">
+        <is>
+          <t>Guzmänner s.r.o.</t>
+        </is>
+      </c>
+      <c r="D1119" s="0" t="inlineStr">
+        <is>
+          <t>51670941</t>
+        </is>
+      </c>
+      <c r="E1119" s="0" t="inlineStr">
+        <is>
+          <t>40 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F1119" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G1119" s="0" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="H1119" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="I1119" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0235</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>