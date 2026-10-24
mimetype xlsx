--- v0 (2026-05-31)
+++ v1 (2026-10-24)
@@ -1798,43 +1798,244 @@
         <is>
           <t>neurčito</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>18.02.2026</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>18.02.2026</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0018</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0018_Bystricany.pdf</t>
         </is>
       </c>
     </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="0" t="inlineStr">
+        <is>
+          <t>2026-0066</t>
+        </is>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>hromadná licenčná zmluva o použití hudobných diel ich verejným vykonaním a verejným prenosom</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t>Slovenský ochranný zväz autorský pre práva k hudobným dielam</t>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>00178454</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>14.08.2026</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="K27" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="L27" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0066</t>
+        </is>
+      </c>
+      <c r="M27" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0066_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="0" t="inlineStr">
+        <is>
+          <t>2026-0067</t>
+        </is>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>hromadná licenčná zmluva o použití hudobných diel ich verejným vykonaním a verejným prenosom</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t>Slovenský ochranný zväz autorský pre práva k hudobným dielam</t>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>00178454</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>06.08.2026</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="K28" s="0" t="inlineStr">
+        <is>
+          <t>24.08.2026</t>
+        </is>
+      </c>
+      <c r="L28" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0067</t>
+        </is>
+      </c>
+      <c r="M28" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0067_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="0" t="inlineStr">
+        <is>
+          <t>2026-0069</t>
+        </is>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>hromadná licenčná zmluva o použití hudobných diel ich verejným vykonaním a verejným prenosom</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t>Slovenský ochranný zväz autorský pre práva k hudobným dielam</t>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>00178454</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>0 € s DPH</t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="K29" s="0" t="inlineStr">
+        <is>
+          <t>28.08.2026</t>
+        </is>
+      </c>
+      <c r="L29" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0069</t>
+        </is>
+      </c>
+      <c r="M29" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0069_Bystricany.pdf</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>