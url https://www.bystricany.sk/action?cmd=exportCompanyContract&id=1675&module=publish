--- v0 (2026-04-29)
+++ v1 (2026-10-13)
@@ -193,174 +193,241 @@
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>13.02.2026</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>13.02.2026</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0017</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0017_Bystricany.pdf</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>Zmluva o dielo</t>
+          <t>2026-0049</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>Iná zmluva</t>
+          <t>Dodatok k zmluve</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>Obnova bytového domu č. 752/50</t>
+          <t>Dodatok č. 1 k Zmluve o dielo č. 2026-0017 zo dňa 12.02.2026</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>A - gips, s.r.o.</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>46208933</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>206875.2 € </t>
+          <t>0 € s DPH</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>MÍNUS</t>
+          <t>BEZ PLNENIA</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>29.07.2021</t>
+          <t>18.05.2026</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>neurčito</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>29.07.2021</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>28.04.2025</t>
+          <t>28.05.2026</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>https://www.bystricany.sk/zmluvy?filter_cislo=Zmluva o dielo</t>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=2026-0049</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>https://www.bystricany.sk/data/publish/contract/1685955308_Zmluva o dielo-A-gips_752_50.pdf</t>
+          <t>https://www.bystricany.sk/data/publish/contract/Zmluva_2026-0049_Bystricany.pdf</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Zmluva o dielo</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Iná zmluva</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
+          <t>Obnova bytového domu č. 752/50</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>A - gips, s.r.o.</t>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>46208933</t>
+        </is>
+      </c>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>206875.2 € </t>
+        </is>
+      </c>
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <t>MÍNUS</t>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
+        <is>
+          <t>29.07.2021</t>
+        </is>
+      </c>
+      <c r="I4" s="0" t="inlineStr">
+        <is>
+          <t>neurčito</t>
+        </is>
+      </c>
+      <c r="J4" s="0" t="inlineStr">
+        <is>
+          <t>29.07.2021</t>
+        </is>
+      </c>
+      <c r="K4" s="0" t="inlineStr">
+        <is>
+          <t>28.04.2025</t>
+        </is>
+      </c>
+      <c r="L4" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/zmluvy?filter_cislo=Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="M4" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/data/publish/contract/1685955308_Zmluva o dielo-A-gips_752_50.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o dielo</t>
+        </is>
+      </c>
+      <c r="B5" s="0" t="inlineStr">
+        <is>
+          <t>Iná zmluva</t>
+        </is>
+      </c>
+      <c r="C5" s="0" t="inlineStr">
+        <is>
           <t>Obnova bytového domu č. 750/48, Bystričany</t>
         </is>
       </c>
-      <c r="D4" s="0" t="inlineStr">
+      <c r="D5" s="0" t="inlineStr">
         <is>
           <t>A - gips, s.r.o.</t>
         </is>
       </c>
-      <c r="E4" s="0" t="inlineStr">
+      <c r="E5" s="0" t="inlineStr">
         <is>
           <t>46208933</t>
         </is>
       </c>
-      <c r="F4" s="0" t="inlineStr">
+      <c r="F5" s="0" t="inlineStr">
         <is>
           <t>206894.39 € </t>
         </is>
       </c>
-      <c r="G4" s="0" t="inlineStr">
+      <c r="G5" s="0" t="inlineStr">
         <is>
           <t>MÍNUS</t>
         </is>
       </c>
-      <c r="H4" s="0" t="inlineStr">
+      <c r="H5" s="0" t="inlineStr">
         <is>
           <t>29.07.2021</t>
         </is>
       </c>
-      <c r="I4" s="0" t="inlineStr">
+      <c r="I5" s="0" t="inlineStr">
         <is>
           <t>neurčito</t>
         </is>
       </c>
-      <c r="J4" s="0" t="inlineStr">
+      <c r="J5" s="0" t="inlineStr">
         <is>
           <t>29.07.2021</t>
         </is>
       </c>
-      <c r="K4" s="0" t="inlineStr">
+      <c r="K5" s="0" t="inlineStr">
         <is>
           <t>28.04.2025</t>
         </is>
       </c>
-      <c r="L4" s="0" t="inlineStr">
+      <c r="L5" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/zmluvy?filter_cislo=Zmluva o dielo</t>
         </is>
       </c>
-      <c r="M4" s="0" t="inlineStr">
+      <c r="M5" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/data/publish/contract/1685955309_Zmluva o dielo-A-gips_750_48.pdf</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>