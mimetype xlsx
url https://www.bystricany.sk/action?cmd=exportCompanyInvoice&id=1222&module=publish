--- v0 (2026-04-29)
+++ v1 (2026-06-25)
@@ -4429,43 +4429,147 @@
         <is>
           <t>2866.98 € s DPH </t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>09.04.2026</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0202</t>
         </is>
       </c>
     </row>
+    <row r="85" spans="1:11">
+      <c r="A85" s="0" t="inlineStr">
+        <is>
+          <t>2026-0252</t>
+        </is>
+      </c>
+      <c r="B85" s="0" t="inlineStr">
+        <is>
+          <t>vývoz komunálneho odpadu 4/2026</t>
+        </is>
+      </c>
+      <c r="C85" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>EKO HUNKA s.r.o.</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>36693189</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>4775.01 € s DPH </t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H85" s="0" t="inlineStr">
+        <is>
+          <t>06.05.2026</t>
+        </is>
+      </c>
+      <c r="I85" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0252</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" s="0" t="inlineStr">
+        <is>
+          <t>2026-0253</t>
+        </is>
+      </c>
+      <c r="B86" s="0" t="inlineStr">
+        <is>
+          <t>vývoz objemného odpadu 4/2026</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>EKO HUNKA s.r.o.</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>36693189</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>3103.44 € s DPH </t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H86" s="0" t="inlineStr">
+        <is>
+          <t>06.05.2026</t>
+        </is>
+      </c>
+      <c r="I86" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0253</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>