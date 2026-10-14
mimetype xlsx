--- v1 (2026-07-27)
+++ v2 (2026-10-14)
@@ -2817,43 +2817,303 @@
         <is>
           <t>89.18 € s DPH </t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>01.06.2026</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>27.07.2026</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0293</t>
         </is>
       </c>
     </row>
+    <row r="54" spans="1:11">
+      <c r="A54" s="0" t="inlineStr">
+        <is>
+          <t>2026-0381</t>
+        </is>
+      </c>
+      <c r="B54" s="0" t="inlineStr">
+        <is>
+          <t>správa kanalizáice 6/2026</t>
+        </is>
+      </c>
+      <c r="C54" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D54" s="0" t="inlineStr">
+        <is>
+          <t>EKOSERVIS SLOVENSKO s.r.o.</t>
+        </is>
+      </c>
+      <c r="E54" s="0" t="inlineStr">
+        <is>
+          <t>31714030</t>
+        </is>
+      </c>
+      <c r="F54" s="0" t="inlineStr">
+        <is>
+          <t>89.18 € s DPH </t>
+        </is>
+      </c>
+      <c r="G54" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H54" s="0" t="inlineStr">
+        <is>
+          <t>03.07.2026</t>
+        </is>
+      </c>
+      <c r="I54" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J54" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0381</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" s="0" t="inlineStr">
+        <is>
+          <t>2026-0432</t>
+        </is>
+      </c>
+      <c r="B55" s="0" t="inlineStr">
+        <is>
+          <t>správa kanalizáice 7/2026</t>
+        </is>
+      </c>
+      <c r="C55" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D55" s="0" t="inlineStr">
+        <is>
+          <t>EKOSERVIS SLOVENSKO s.r.o.</t>
+        </is>
+      </c>
+      <c r="E55" s="0" t="inlineStr">
+        <is>
+          <t>31714030</t>
+        </is>
+      </c>
+      <c r="F55" s="0" t="inlineStr">
+        <is>
+          <t>89.18 € s DPH </t>
+        </is>
+      </c>
+      <c r="G55" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H55" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="I55" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J55" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0432</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" s="0" t="inlineStr">
+        <is>
+          <t>2026-0491</t>
+        </is>
+      </c>
+      <c r="B56" s="0" t="inlineStr">
+        <is>
+          <t>ČOV-regenerácia membrán, chémia</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D56" s="0" t="inlineStr">
+        <is>
+          <t>EKOSERVIS SLOVENSKO s.r.o.</t>
+        </is>
+      </c>
+      <c r="E56" s="0" t="inlineStr">
+        <is>
+          <t>31714030</t>
+        </is>
+      </c>
+      <c r="F56" s="0" t="inlineStr">
+        <is>
+          <t>423.37 € s DPH </t>
+        </is>
+      </c>
+      <c r="G56" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H56" s="0" t="inlineStr">
+        <is>
+          <t>21.08.2026</t>
+        </is>
+      </c>
+      <c r="I56" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="J56" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0491</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" s="0" t="inlineStr">
+        <is>
+          <t>2026-0535</t>
+        </is>
+      </c>
+      <c r="B57" s="0" t="inlineStr">
+        <is>
+          <t>správa kanalizáice 8/2026</t>
+        </is>
+      </c>
+      <c r="C57" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D57" s="0" t="inlineStr">
+        <is>
+          <t>EKOSERVIS SLOVENSKO s.r.o.</t>
+        </is>
+      </c>
+      <c r="E57" s="0" t="inlineStr">
+        <is>
+          <t>31714030</t>
+        </is>
+      </c>
+      <c r="F57" s="0" t="inlineStr">
+        <is>
+          <t>89.18 € s DPH </t>
+        </is>
+      </c>
+      <c r="G57" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H57" s="0" t="inlineStr">
+        <is>
+          <t>04.09.2026</t>
+        </is>
+      </c>
+      <c r="I57" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J57" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0535</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" s="0" t="inlineStr">
+        <is>
+          <t>2026-0578</t>
+        </is>
+      </c>
+      <c r="B58" s="0" t="inlineStr">
+        <is>
+          <t>ČOV-regenerácia membrán</t>
+        </is>
+      </c>
+      <c r="C58" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D58" s="0" t="inlineStr">
+        <is>
+          <t>EKOSERVIS SLOVENSKO s.r.o.</t>
+        </is>
+      </c>
+      <c r="E58" s="0" t="inlineStr">
+        <is>
+          <t>31714030</t>
+        </is>
+      </c>
+      <c r="F58" s="0" t="inlineStr">
+        <is>
+          <t>6467.58 € s DPH </t>
+        </is>
+      </c>
+      <c r="G58" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H58" s="0" t="inlineStr">
+        <is>
+          <t>25.09.2026</t>
+        </is>
+      </c>
+      <c r="I58" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J58" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0578</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>