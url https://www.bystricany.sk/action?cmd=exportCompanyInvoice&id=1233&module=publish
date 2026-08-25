--- v0 (2026-04-29)
+++ v1 (2026-08-25)
@@ -12957,43 +12957,615 @@
         <is>
           <t>20.03 € s DPH </t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>09.04.2026</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0199</t>
         </is>
       </c>
     </row>
+    <row r="249" spans="1:11">
+      <c r="A249" s="0" t="inlineStr">
+        <is>
+          <t>2026-0255</t>
+        </is>
+      </c>
+      <c r="B249" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 4/2026-altánok</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D249" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E249" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F249" s="0" t="inlineStr">
+        <is>
+          <t>4.95 € s DPH </t>
+        </is>
+      </c>
+      <c r="G249" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H249" s="0" t="inlineStr">
+        <is>
+          <t>07.05.2026</t>
+        </is>
+      </c>
+      <c r="I249" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J249" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0255</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:11">
+      <c r="A250" s="0" t="inlineStr">
+        <is>
+          <t>2026-0256</t>
+        </is>
+      </c>
+      <c r="B250" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 4/2026-TJ Dynamo</t>
+        </is>
+      </c>
+      <c r="C250" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D250" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E250" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F250" s="0" t="inlineStr">
+        <is>
+          <t>59.41 € s DPH </t>
+        </is>
+      </c>
+      <c r="G250" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H250" s="0" t="inlineStr">
+        <is>
+          <t>07.05.2026</t>
+        </is>
+      </c>
+      <c r="I250" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J250" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0256</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:11">
+      <c r="A251" s="0" t="inlineStr">
+        <is>
+          <t>2026-0303</t>
+        </is>
+      </c>
+      <c r="B251" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 5/2026-TJ Dynamo</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D251" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E251" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F251" s="0" t="inlineStr">
+        <is>
+          <t>57.43 € s DPH </t>
+        </is>
+      </c>
+      <c r="G251" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H251" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="I251" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J251" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0303</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:11">
+      <c r="A252" s="0" t="inlineStr">
+        <is>
+          <t>2026-0304</t>
+        </is>
+      </c>
+      <c r="B252" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 5/2026-ČOV</t>
+        </is>
+      </c>
+      <c r="C252" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D252" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E252" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F252" s="0" t="inlineStr">
+        <is>
+          <t>539.18 € s DPH </t>
+        </is>
+      </c>
+      <c r="G252" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H252" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="I252" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J252" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0304</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:11">
+      <c r="A253" s="0" t="inlineStr">
+        <is>
+          <t>2026-0305</t>
+        </is>
+      </c>
+      <c r="B253" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 5/2026-altánok</t>
+        </is>
+      </c>
+      <c r="C253" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D253" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E253" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F253" s="0" t="inlineStr">
+        <is>
+          <t>18.97 € s DPH </t>
+        </is>
+      </c>
+      <c r="G253" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H253" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="I253" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J253" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0305</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:11">
+      <c r="A254" s="0" t="inlineStr">
+        <is>
+          <t>2026-0387</t>
+        </is>
+      </c>
+      <c r="B254" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 6/2026-kult.dom Vieska</t>
+        </is>
+      </c>
+      <c r="C254" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D254" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E254" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F254" s="0" t="inlineStr">
+        <is>
+          <t>6.74 € s DPH </t>
+        </is>
+      </c>
+      <c r="G254" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H254" s="0" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="I254" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J254" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0387</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:11">
+      <c r="A255" s="0" t="inlineStr">
+        <is>
+          <t>2026-0388</t>
+        </is>
+      </c>
+      <c r="B255" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 6/2026-ČOV</t>
+        </is>
+      </c>
+      <c r="C255" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D255" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E255" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F255" s="0" t="inlineStr">
+        <is>
+          <t>339.72 € s DPH </t>
+        </is>
+      </c>
+      <c r="G255" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H255" s="0" t="inlineStr">
+        <is>
+          <t>06.07.2026</t>
+        </is>
+      </c>
+      <c r="I255" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J255" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0388</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:11">
+      <c r="A256" s="0" t="inlineStr">
+        <is>
+          <t>2026-0453</t>
+        </is>
+      </c>
+      <c r="B256" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 7/2026-altánok</t>
+        </is>
+      </c>
+      <c r="C256" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D256" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E256" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F256" s="0" t="inlineStr">
+        <is>
+          <t>3 € s DPH </t>
+        </is>
+      </c>
+      <c r="G256" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H256" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="I256" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J256" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0453</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:11">
+      <c r="A257" s="0" t="inlineStr">
+        <is>
+          <t>2026-0454</t>
+        </is>
+      </c>
+      <c r="B257" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 7/2026-ČOV</t>
+        </is>
+      </c>
+      <c r="C257" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D257" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E257" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F257" s="0" t="inlineStr">
+        <is>
+          <t>871.37 € s DPH </t>
+        </is>
+      </c>
+      <c r="G257" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H257" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="I257" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J257" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0454</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:11">
+      <c r="A258" s="0" t="inlineStr">
+        <is>
+          <t>2026-0455</t>
+        </is>
+      </c>
+      <c r="B258" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 7/2026-kultúrny dom Bystričany</t>
+        </is>
+      </c>
+      <c r="C258" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D258" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E258" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F258" s="0" t="inlineStr">
+        <is>
+          <t>29.41 € s DPH </t>
+        </is>
+      </c>
+      <c r="G258" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H258" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="I258" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J258" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0455</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" spans="1:11">
+      <c r="A259" s="0" t="inlineStr">
+        <is>
+          <t>2026-0456</t>
+        </is>
+      </c>
+      <c r="B259" s="0" t="inlineStr">
+        <is>
+          <t>elekt.-spotreba 7/2026-TJ Dynamo Bystričany</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D259" s="0" t="inlineStr">
+        <is>
+          <t>Energie2, a.s.</t>
+        </is>
+      </c>
+      <c r="E259" s="0" t="inlineStr">
+        <is>
+          <t>46113177</t>
+        </is>
+      </c>
+      <c r="F259" s="0" t="inlineStr">
+        <is>
+          <t>39.71 € s DPH </t>
+        </is>
+      </c>
+      <c r="G259" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H259" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="I259" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J259" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0456</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>