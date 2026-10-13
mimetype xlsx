--- v0 (2026-04-29)
+++ v1 (2026-10-13)
@@ -945,43 +945,147 @@
         <is>
           <t>111.26 € s DPH </t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>31.03.2026</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0174</t>
         </is>
       </c>
     </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="0" t="inlineStr">
+        <is>
+          <t>2026-0277</t>
+        </is>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>materiál ku koseniu verejných priestranstiev</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t>URBIS - predaj a servis, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>45972915</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>120 € s DPH </t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>21.05.2026</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0277</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="0" t="inlineStr">
+        <is>
+          <t>2026-0371</t>
+        </is>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>materiál ku koseniu verejných priestranstiev</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>URBIS - predaj a servis, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>45972915</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>92.45 € s DPH </t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>30.06.2026</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0371</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>