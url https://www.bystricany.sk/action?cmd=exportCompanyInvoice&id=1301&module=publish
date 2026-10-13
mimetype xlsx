--- v1 (2026-08-26)
+++ v2 (2026-10-13)
@@ -9941,43 +9941,563 @@
         <is>
           <t>394.89 € s DPH </t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>23.06.2026</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>27.07.2026</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0351</t>
         </is>
       </c>
     </row>
+    <row r="191" spans="1:11">
+      <c r="A191" s="0" t="inlineStr">
+        <is>
+          <t>2026-0580</t>
+        </is>
+      </c>
+      <c r="B191" s="0" t="inlineStr">
+        <is>
+          <t>vodné 6-9/2026: bytový dom 779,/62</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D191" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E191" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F191" s="0" t="inlineStr">
+        <is>
+          <t>454.68 € s DPH </t>
+        </is>
+      </c>
+      <c r="G191" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H191" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="I191" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J191" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0580</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192" s="0" t="inlineStr">
+        <is>
+          <t>2026-0581</t>
+        </is>
+      </c>
+      <c r="B192" s="0" t="inlineStr">
+        <is>
+          <t>vodné 6-9/2026: bytový dom 780/63</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D192" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E192" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F192" s="0" t="inlineStr">
+        <is>
+          <t>389.39 € s DPH </t>
+        </is>
+      </c>
+      <c r="G192" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H192" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="I192" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J192" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0581</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193" s="0" t="inlineStr">
+        <is>
+          <t>2026-0582</t>
+        </is>
+      </c>
+      <c r="B193" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-9/2026: kultúrny dom Bystričany</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D193" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E193" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F193" s="0" t="inlineStr">
+        <is>
+          <t>6.14 € s DPH </t>
+        </is>
+      </c>
+      <c r="G193" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H193" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="I193" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J193" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0582</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194" s="0" t="inlineStr">
+        <is>
+          <t>2026-0586</t>
+        </is>
+      </c>
+      <c r="B194" s="0" t="inlineStr">
+        <is>
+          <t>vodné 4-9/2026: cintorín I. Vieska</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D194" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E194" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F194" s="0" t="inlineStr">
+        <is>
+          <t>7.87 € s DPH </t>
+        </is>
+      </c>
+      <c r="G194" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H194" s="0" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="I194" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J194" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0586</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195" s="0" t="inlineStr">
+        <is>
+          <t>2026-0587</t>
+        </is>
+      </c>
+      <c r="B195" s="0" t="inlineStr">
+        <is>
+          <t>vodné 4-9/2026: cintorín II. Vieska</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D195" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E195" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F195" s="0" t="inlineStr">
+        <is>
+          <t>9.73 € s DPH </t>
+        </is>
+      </c>
+      <c r="G195" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H195" s="0" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="I195" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J195" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0587</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196" s="0" t="inlineStr">
+        <is>
+          <t>2026-0588</t>
+        </is>
+      </c>
+      <c r="B196" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-9/2026: zavlažov.centr.zóny</t>
+        </is>
+      </c>
+      <c r="C196" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D196" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E196" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F196" s="0" t="inlineStr">
+        <is>
+          <t>6.33 € s DPH </t>
+        </is>
+      </c>
+      <c r="G196" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H196" s="0" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="I196" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J196" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0588</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197" s="0" t="inlineStr">
+        <is>
+          <t>2026-0589</t>
+        </is>
+      </c>
+      <c r="B197" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-9/2026: budova obce M.Nešpora 8</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D197" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E197" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F197" s="0" t="inlineStr">
+        <is>
+          <t>75.36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G197" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H197" s="0" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="I197" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J197" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0589</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" s="0" t="inlineStr">
+        <is>
+          <t>2026-0590</t>
+        </is>
+      </c>
+      <c r="B198" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-9/2026: dielne údržby</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D198" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E198" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F198" s="0" t="inlineStr">
+        <is>
+          <t>9.86 € s DPH </t>
+        </is>
+      </c>
+      <c r="G198" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H198" s="0" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="I198" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J198" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0590</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" s="0" t="inlineStr">
+        <is>
+          <t>2026-0591</t>
+        </is>
+      </c>
+      <c r="B199" s="0" t="inlineStr">
+        <is>
+          <t>vodné 4-9/2026: kultúrny dom Vieska</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D199" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E199" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F199" s="0" t="inlineStr">
+        <is>
+          <t>20.89 € s DPH </t>
+        </is>
+      </c>
+      <c r="G199" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H199" s="0" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="I199" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J199" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0591</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" s="0" t="inlineStr">
+        <is>
+          <t>2026-0592</t>
+        </is>
+      </c>
+      <c r="B200" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-9/2026: obecný úrad</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D200" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E200" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F200" s="0" t="inlineStr">
+        <is>
+          <t>103.34 € s DPH </t>
+        </is>
+      </c>
+      <c r="G200" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H200" s="0" t="inlineStr">
+        <is>
+          <t>29.09.2026</t>
+        </is>
+      </c>
+      <c r="I200" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J200" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0592</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>