--- v0 (2026-04-29)
+++ v1 (2026-08-26)
@@ -9577,43 +9577,407 @@
         <is>
           <t>17.8 € s DPH </t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>02.04.2026</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0185</t>
         </is>
       </c>
     </row>
+    <row r="184" spans="1:11">
+      <c r="A184" s="0" t="inlineStr">
+        <is>
+          <t>2026-0292</t>
+        </is>
+      </c>
+      <c r="B184" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-5/2026: stará škola v Chalmovej</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D184" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E184" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F184" s="0" t="inlineStr">
+        <is>
+          <t>2.15 € s DPH </t>
+        </is>
+      </c>
+      <c r="G184" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H184" s="0" t="inlineStr">
+        <is>
+          <t>01.06.2026</t>
+        </is>
+      </c>
+      <c r="I184" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J184" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0292</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185" s="0" t="inlineStr">
+        <is>
+          <t>2026-0346</t>
+        </is>
+      </c>
+      <c r="B185" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-6/2026: kaštieľ v Chalmovej</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D185" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E185" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F185" s="0" t="inlineStr">
+        <is>
+          <t>12.46 € s DPH </t>
+        </is>
+      </c>
+      <c r="G185" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H185" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I185" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J185" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0346</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186" s="0" t="inlineStr">
+        <is>
+          <t>2026-0347</t>
+        </is>
+      </c>
+      <c r="B186" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-6/2026: bytový dom 752/50</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D186" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E186" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F186" s="0" t="inlineStr">
+        <is>
+          <t>445.26 € s DPH </t>
+        </is>
+      </c>
+      <c r="G186" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H186" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I186" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J186" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0347</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187" s="0" t="inlineStr">
+        <is>
+          <t>2026-0348</t>
+        </is>
+      </c>
+      <c r="B187" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-6/2026: bytový dom 751/49</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D187" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E187" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F187" s="0" t="inlineStr">
+        <is>
+          <t>400.49 € s DPH </t>
+        </is>
+      </c>
+      <c r="G187" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H187" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I187" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J187" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0348</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" s="0" t="inlineStr">
+        <is>
+          <t>2026-0349</t>
+        </is>
+      </c>
+      <c r="B188" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-6/2026: bytový dom 750/48</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D188" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E188" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F188" s="0" t="inlineStr">
+        <is>
+          <t>497.5 € s DPH </t>
+        </is>
+      </c>
+      <c r="G188" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H188" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I188" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J188" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0349</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189" s="0" t="inlineStr">
+        <is>
+          <t>2026-0350</t>
+        </is>
+      </c>
+      <c r="B189" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-6/2026: bytový dom 779/62</t>
+        </is>
+      </c>
+      <c r="C189" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D189" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E189" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F189" s="0" t="inlineStr">
+        <is>
+          <t>385.56 € s DPH </t>
+        </is>
+      </c>
+      <c r="G189" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H189" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I189" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J189" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0350</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190" s="0" t="inlineStr">
+        <is>
+          <t>2026-0351</t>
+        </is>
+      </c>
+      <c r="B190" s="0" t="inlineStr">
+        <is>
+          <t>vodné 3-6/2026: bytový dom 780/63</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D190" s="0" t="inlineStr">
+        <is>
+          <t>Stredoslovenská vodárenská prevádzková spoločnosť, a.s.</t>
+        </is>
+      </c>
+      <c r="E190" s="0" t="inlineStr">
+        <is>
+          <t>36644030</t>
+        </is>
+      </c>
+      <c r="F190" s="0" t="inlineStr">
+        <is>
+          <t>394.89 € s DPH </t>
+        </is>
+      </c>
+      <c r="G190" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H190" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I190" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J190" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0351</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>