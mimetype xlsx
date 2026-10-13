--- v0 (2026-05-01)
+++ v1 (2026-10-13)
@@ -1725,43 +1725,563 @@
         <is>
           <t>600 € s DPH </t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>01.04.2026</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0181</t>
         </is>
       </c>
     </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="0" t="inlineStr">
+        <is>
+          <t>2026-0249</t>
+        </is>
+      </c>
+      <c r="B33" s="0" t="inlineStr">
+        <is>
+          <t>stav.dozor 4/2026-obnova byt.domov 750/48,751/49 a 752/50</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D33" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E33" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F33" s="0" t="inlineStr">
+        <is>
+          <t>600 € s DPH </t>
+        </is>
+      </c>
+      <c r="G33" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H33" s="0" t="inlineStr">
+        <is>
+          <t>05.05.2026</t>
+        </is>
+      </c>
+      <c r="I33" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J33" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0249</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="0" t="inlineStr">
+        <is>
+          <t>2026-0294</t>
+        </is>
+      </c>
+      <c r="B34" s="0" t="inlineStr">
+        <is>
+          <t>stav.dozor 5/2026-obnova byt.domov 750/48,751/49 a 752/50</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D34" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E34" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F34" s="0" t="inlineStr">
+        <is>
+          <t>600 € s DPH </t>
+        </is>
+      </c>
+      <c r="G34" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H34" s="0" t="inlineStr">
+        <is>
+          <t>01.06.2026</t>
+        </is>
+      </c>
+      <c r="I34" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J34" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0294</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>2026-0404</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>stav.dozor 6/2026-obnova byt.domov 750/48,751/49 a 752/50</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>600 € s DPH </t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>10.07.2026</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0404</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>2026-0405</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>rekonšt.zberného dvora-stavebný/technický dozor</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>300 € s DPH </t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>10.07.2026</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0405</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>2026-0437</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>stav.dozor 7/2026-obnova byt.domov 750/48,751/49 a 752/50</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>600 € s DPH </t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0437</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>2026-0438</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>Bystričiansky okruh-inžiniering stavby</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>390.5 € s DPH </t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>03.08.2026</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0438</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t>2026-0440</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>rekonšt.zberného dvora-stavebný/technický dozor</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>300 € s DPH </t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>04.08.2026</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0440</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t>2026-0541</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>stav.dozor 8/2026-obnova byt.domov 750/48,751/49 a 752/50</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>251.61 € s DPH </t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>08.09.2026</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0541</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="0" t="inlineStr">
+        <is>
+          <t>2026-0544</t>
+        </is>
+      </c>
+      <c r="B41" s="0" t="inlineStr">
+        <is>
+          <t>rekonšt.zberného dvora-stavebný/technický dozor za 8/2026</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D41" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E41" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F41" s="0" t="inlineStr">
+        <is>
+          <t>300 € s DPH </t>
+        </is>
+      </c>
+      <c r="G41" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H41" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="I41" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J41" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0544</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="0" t="inlineStr">
+        <is>
+          <t>2026-0545</t>
+        </is>
+      </c>
+      <c r="B42" s="0" t="inlineStr">
+        <is>
+          <t>služby inžinieringu-komplexná rekonštrukcia a modernizácia obecnej ubytovne</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D42" s="0" t="inlineStr">
+        <is>
+          <t>ZNALING s.r.o.</t>
+        </is>
+      </c>
+      <c r="E42" s="0" t="inlineStr">
+        <is>
+          <t>52121631</t>
+        </is>
+      </c>
+      <c r="F42" s="0" t="inlineStr">
+        <is>
+          <t>300 € s DPH </t>
+        </is>
+      </c>
+      <c r="G42" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H42" s="0" t="inlineStr">
+        <is>
+          <t>10.09.2026</t>
+        </is>
+      </c>
+      <c r="I42" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J42" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0545</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>