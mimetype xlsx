--- v1 (2026-08-24)
+++ v2 (2026-10-14)
@@ -2609,43 +2609,147 @@
         <is>
           <t>232.11 € s DPH </t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>13.08.2026</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>19.08.2026</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0477</t>
         </is>
       </c>
     </row>
+    <row r="50" spans="1:11">
+      <c r="A50" s="0" t="inlineStr">
+        <is>
+          <t>2026-0539</t>
+        </is>
+      </c>
+      <c r="B50" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D50" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E50" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F50" s="0" t="inlineStr">
+        <is>
+          <t>452.85 € s DPH </t>
+        </is>
+      </c>
+      <c r="G50" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H50" s="0" t="inlineStr">
+        <is>
+          <t>08.09.2026</t>
+        </is>
+      </c>
+      <c r="I50" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J50" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0539</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" s="0" t="inlineStr">
+        <is>
+          <t>2026-0583</t>
+        </is>
+      </c>
+      <c r="B51" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D51" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E51" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F51" s="0" t="inlineStr">
+        <is>
+          <t>440.98 € s DPH </t>
+        </is>
+      </c>
+      <c r="G51" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H51" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="I51" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J51" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0583</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>