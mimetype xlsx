--- v0 (2026-04-29)
+++ v1 (2026-08-24)
@@ -2297,43 +2297,355 @@
         <is>
           <t>59.68 € s DPH </t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>13.04.2026</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0205</t>
         </is>
       </c>
     </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="0" t="inlineStr">
+        <is>
+          <t>2026-0265</t>
+        </is>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>478.31 € s DPH </t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>11.05.2026</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0265</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="0" t="inlineStr">
+        <is>
+          <t>2026-0383</t>
+        </is>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>31.83 € s DPH </t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>03.07.2026</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0383</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="0" t="inlineStr">
+        <is>
+          <t>2026-0395</t>
+        </is>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>6.7 € s DPH </t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>08.07.2026</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0395</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="0" t="inlineStr">
+        <is>
+          <t>2026-0411</t>
+        </is>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>36.36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0411</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" s="0" t="inlineStr">
+        <is>
+          <t>2026-0475</t>
+        </is>
+      </c>
+      <c r="B48" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar, paletový vozík</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D48" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E48" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F48" s="0" t="inlineStr">
+        <is>
+          <t>488.32 € s DPH </t>
+        </is>
+      </c>
+      <c r="G48" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H48" s="0" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="I48" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J48" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0475</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" s="0" t="inlineStr">
+        <is>
+          <t>2026-0477</t>
+        </is>
+      </c>
+      <c r="B49" s="0" t="inlineStr">
+        <is>
+          <t>úsek údržby-drobný spotrebný tovar, paletový vozík</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D49" s="0" t="inlineStr">
+        <is>
+          <t>MACHINERY GROUP, s. r. o.</t>
+        </is>
+      </c>
+      <c r="E49" s="0" t="inlineStr">
+        <is>
+          <t>44345526</t>
+        </is>
+      </c>
+      <c r="F49" s="0" t="inlineStr">
+        <is>
+          <t>232.11 € s DPH </t>
+        </is>
+      </c>
+      <c r="G49" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H49" s="0" t="inlineStr">
+        <is>
+          <t>13.08.2026</t>
+        </is>
+      </c>
+      <c r="I49" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J49" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0477</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>