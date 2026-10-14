--- v0 (2026-04-30)
+++ v1 (2026-10-14)
@@ -1829,43 +1829,355 @@
         <is>
           <t>171.35 € s DPH </t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>30.03.2026</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0166</t>
         </is>
       </c>
     </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>2026-0235</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>údržba verejných objektov-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D35" s="0" t="inlineStr">
+        <is>
+          <t>M+M Nova, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>44872011</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>120.8 € s DPH </t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>29.04.2026</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0235</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t>2026-0285</t>
+        </is>
+      </c>
+      <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>údržba verejných objektov-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C36" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D36" s="0" t="inlineStr">
+        <is>
+          <t>M+M Nova, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="E36" s="0" t="inlineStr">
+        <is>
+          <t>44872011</t>
+        </is>
+      </c>
+      <c r="F36" s="0" t="inlineStr">
+        <is>
+          <t>25.89 € s DPH </t>
+        </is>
+      </c>
+      <c r="G36" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H36" s="0" t="inlineStr">
+        <is>
+          <t>29.05.2026</t>
+        </is>
+      </c>
+      <c r="I36" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="J36" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0285</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="0" t="inlineStr">
+        <is>
+          <t>2026-0362</t>
+        </is>
+      </c>
+      <c r="B37" s="0" t="inlineStr">
+        <is>
+          <t>údržba verejných objektov-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C37" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D37" s="0" t="inlineStr">
+        <is>
+          <t>M+M Nova, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="E37" s="0" t="inlineStr">
+        <is>
+          <t>44872011</t>
+        </is>
+      </c>
+      <c r="F37" s="0" t="inlineStr">
+        <is>
+          <t>362.71 € s DPH </t>
+        </is>
+      </c>
+      <c r="G37" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H37" s="0" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="I37" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J37" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0362</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="0" t="inlineStr">
+        <is>
+          <t>2026-0428</t>
+        </is>
+      </c>
+      <c r="B38" s="0" t="inlineStr">
+        <is>
+          <t>údržba verejných objektov-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C38" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D38" s="0" t="inlineStr">
+        <is>
+          <t>M+M Nova, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="E38" s="0" t="inlineStr">
+        <is>
+          <t>44872011</t>
+        </is>
+      </c>
+      <c r="F38" s="0" t="inlineStr">
+        <is>
+          <t>84.61 € s DPH </t>
+        </is>
+      </c>
+      <c r="G38" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H38" s="0" t="inlineStr">
+        <is>
+          <t>31.07.2026</t>
+        </is>
+      </c>
+      <c r="I38" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J38" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0428</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="0" t="inlineStr">
+        <is>
+          <t>2026-0510</t>
+        </is>
+      </c>
+      <c r="B39" s="0" t="inlineStr">
+        <is>
+          <t>údržba verejných objektov-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C39" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D39" s="0" t="inlineStr">
+        <is>
+          <t>M+M Nova, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="E39" s="0" t="inlineStr">
+        <is>
+          <t>44872011</t>
+        </is>
+      </c>
+      <c r="F39" s="0" t="inlineStr">
+        <is>
+          <t>97.58 € s DPH </t>
+        </is>
+      </c>
+      <c r="G39" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H39" s="0" t="inlineStr">
+        <is>
+          <t>31.08.2026</t>
+        </is>
+      </c>
+      <c r="I39" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="J39" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0510</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="0" t="inlineStr">
+        <is>
+          <t>2026-0595</t>
+        </is>
+      </c>
+      <c r="B40" s="0" t="inlineStr">
+        <is>
+          <t>údržba verejných objektov-drobný spotrebný tovar</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>M+M Nova, spol. s r. o.</t>
+        </is>
+      </c>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>44872011</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>323.36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>30.09.2026</t>
+        </is>
+      </c>
+      <c r="I40" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J40" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0595</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>