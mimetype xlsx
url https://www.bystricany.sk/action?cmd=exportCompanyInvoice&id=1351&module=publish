--- v0 (2026-04-29)
+++ v1 (2026-10-13)
@@ -1153,43 +1153,251 @@
         <is>
           <t>246 € s DPH </t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>26.03.2026</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0164</t>
         </is>
       </c>
     </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="0" t="inlineStr">
+        <is>
+          <t>2026-0352</t>
+        </is>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Zadržiavanie dažďov.vody v obci-následná monit.správa č.1</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>MANOS CONSULTING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>46041915</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>100 € s DPH </t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0352</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>2026-0353</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>Zadržiavanie dažďov.vody v obci-následná monit.správa č.2</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>MANOS CONSULTING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>46041915</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>100 € s DPH </t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0353</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="0" t="inlineStr">
+        <is>
+          <t>2026-0354</t>
+        </is>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>Zadržiavanie dažďov.vody v intravilánei-následná monit.správa č.1</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D24" s="0" t="inlineStr">
+        <is>
+          <t>MANOS CONSULTING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>46041915</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>100 € s DPH </t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J24" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0354</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="0" t="inlineStr">
+        <is>
+          <t>2026-0355</t>
+        </is>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>Zadržiavanie dažďov.vody v intravilánei-následná monit.správa č.2</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D25" s="0" t="inlineStr">
+        <is>
+          <t>MANOS CONSULTING, s.r.o.</t>
+        </is>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>46041915</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
+        <is>
+          <t>100 € s DPH </t>
+        </is>
+      </c>
+      <c r="G25" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H25" s="0" t="inlineStr">
+        <is>
+          <t>23.06.2026</t>
+        </is>
+      </c>
+      <c r="I25" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J25" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0355</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>