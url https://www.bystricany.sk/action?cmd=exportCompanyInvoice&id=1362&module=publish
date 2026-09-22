--- v0 (2026-05-30)
+++ v1 (2026-09-22)
@@ -841,43 +841,355 @@
         <is>
           <t>477.73 € s DPH </t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>16.02.2026</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>12.03.2026</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0060</t>
         </is>
       </c>
     </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="0" t="inlineStr">
+        <is>
+          <t>2026-0311</t>
+        </is>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>revízie hasiacich prístrojov: dielne, ČOV</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>Kováčik s.r.o.</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>34108629</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>140.96 € s DPH </t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J16" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0311</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="0" t="inlineStr">
+        <is>
+          <t>2026-0312</t>
+        </is>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>revízie hasiacich prístrojov: bytový dom 780/63</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>Kováčik s.r.o.</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>34108629</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>168.76 € s DPH </t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J17" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0312</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="0" t="inlineStr">
+        <is>
+          <t>2026-0313</t>
+        </is>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t>revízie hasiacich prístrojov: bytový dom 779/62</t>
+        </is>
+      </c>
+      <c r="C18" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D18" s="0" t="inlineStr">
+        <is>
+          <t>Kováčik s.r.o.</t>
+        </is>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t>34108629</t>
+        </is>
+      </c>
+      <c r="F18" s="0" t="inlineStr">
+        <is>
+          <t>168.76 € s DPH </t>
+        </is>
+      </c>
+      <c r="G18" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H18" s="0" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="I18" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J18" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0313</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="0" t="inlineStr">
+        <is>
+          <t>2026-0314</t>
+        </is>
+      </c>
+      <c r="B19" s="0" t="inlineStr">
+        <is>
+          <t>revízie hasiacich prístrojov: bytový dom 751/49</t>
+        </is>
+      </c>
+      <c r="C19" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D19" s="0" t="inlineStr">
+        <is>
+          <t>Kováčik s.r.o.</t>
+        </is>
+      </c>
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t>34108629</t>
+        </is>
+      </c>
+      <c r="F19" s="0" t="inlineStr">
+        <is>
+          <t>113.04 € s DPH </t>
+        </is>
+      </c>
+      <c r="G19" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H19" s="0" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="I19" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J19" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0314</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="0" t="inlineStr">
+        <is>
+          <t>2026-0315</t>
+        </is>
+      </c>
+      <c r="B20" s="0" t="inlineStr">
+        <is>
+          <t>revízie hasiacich prístrojov: bytový dom 750/48</t>
+        </is>
+      </c>
+      <c r="C20" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D20" s="0" t="inlineStr">
+        <is>
+          <t>Kováčik s.r.o.</t>
+        </is>
+      </c>
+      <c r="E20" s="0" t="inlineStr">
+        <is>
+          <t>34108629</t>
+        </is>
+      </c>
+      <c r="F20" s="0" t="inlineStr">
+        <is>
+          <t>113.04 € s DPH </t>
+        </is>
+      </c>
+      <c r="G20" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H20" s="0" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="I20" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J20" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0315</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="0" t="inlineStr">
+        <is>
+          <t>2026-0316</t>
+        </is>
+      </c>
+      <c r="B21" s="0" t="inlineStr">
+        <is>
+          <t>revízie hasiacich prístrojov: bytový dom 752/50</t>
+        </is>
+      </c>
+      <c r="C21" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D21" s="0" t="inlineStr">
+        <is>
+          <t>Kováčik s.r.o.</t>
+        </is>
+      </c>
+      <c r="E21" s="0" t="inlineStr">
+        <is>
+          <t>34108629</t>
+        </is>
+      </c>
+      <c r="F21" s="0" t="inlineStr">
+        <is>
+          <t>113.04 € s DPH </t>
+        </is>
+      </c>
+      <c r="G21" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H21" s="0" t="inlineStr">
+        <is>
+          <t>09.06.2026</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0316</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>