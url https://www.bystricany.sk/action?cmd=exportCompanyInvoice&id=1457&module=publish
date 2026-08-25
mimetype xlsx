--- v0 (2026-04-25)
+++ v1 (2026-08-25)
@@ -581,43 +581,251 @@
         <is>
           <t>4061.15 € s DPH </t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>09.03.2026</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0102</t>
         </is>
       </c>
     </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="0" t="inlineStr">
+        <is>
+          <t>2026-0225</t>
+        </is>
+      </c>
+      <c r="B11" s="0" t="inlineStr">
+        <is>
+          <t>Kaštieľ Chalmová-oprava vodov.potrubia</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D11" s="0" t="inlineStr">
+        <is>
+          <t>REKOS Partizánske, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="E11" s="0" t="inlineStr">
+        <is>
+          <t>44616503</t>
+        </is>
+      </c>
+      <c r="F11" s="0" t="inlineStr">
+        <is>
+          <t>241.83 € s DPH </t>
+        </is>
+      </c>
+      <c r="G11" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H11" s="0" t="inlineStr">
+        <is>
+          <t>23.04.2026</t>
+        </is>
+      </c>
+      <c r="I11" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J11" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0225</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="0" t="inlineStr">
+        <is>
+          <t>2026-0226</t>
+        </is>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>bytový dom 752/50-montáž ohrievača vody</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t>REKOS Partizánske, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>44616503</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>1263.78 € s DPH </t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>23.04.2026</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J12" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0226</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="0" t="inlineStr">
+        <is>
+          <t>2026-0379</t>
+        </is>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>kúrenárske a vodoinštalačné práce</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>REKOS Partizánske, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>44616503</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>4471.51 € s DPH </t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>03.07.2026</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J13" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0379</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="0" t="inlineStr">
+        <is>
+          <t>2026-0410</t>
+        </is>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>kúrenárske a vodoinštalačné práce v objektoch obce</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t>REKOS Partizánske, spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>44616503</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>1598.9 € s DPH </t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>17.07.2026</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J14" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0410</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>