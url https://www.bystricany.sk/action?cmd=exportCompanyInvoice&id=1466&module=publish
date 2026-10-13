--- v1 (2026-06-21)
+++ v2 (2026-10-13)
@@ -2297,43 +2297,251 @@
         <is>
           <t>2310 € s DPH </t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>27.05.2026</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>15.06.2026</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0283</t>
         </is>
       </c>
     </row>
+    <row r="44" spans="1:11">
+      <c r="A44" s="0" t="inlineStr">
+        <is>
+          <t>2026-0365</t>
+        </is>
+      </c>
+      <c r="B44" s="0" t="inlineStr">
+        <is>
+          <t>stravovacie poukážky pre zamestnancov na 7/2026</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D44" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="E44" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="F44" s="0" t="inlineStr">
+        <is>
+          <t>2457 € s DPH </t>
+        </is>
+      </c>
+      <c r="G44" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H44" s="0" t="inlineStr">
+        <is>
+          <t>29.06.2026</t>
+        </is>
+      </c>
+      <c r="I44" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J44" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0365</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" s="0" t="inlineStr">
+        <is>
+          <t>2026-0427</t>
+        </is>
+      </c>
+      <c r="B45" s="0" t="inlineStr">
+        <is>
+          <t>stravovacie poukážky pre zamestnancov na 8/2026</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D45" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="E45" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="F45" s="0" t="inlineStr">
+        <is>
+          <t>2429 € s DPH </t>
+        </is>
+      </c>
+      <c r="G45" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H45" s="0" t="inlineStr">
+        <is>
+          <t>30.07.2026</t>
+        </is>
+      </c>
+      <c r="I45" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J45" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0427</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" s="0" t="inlineStr">
+        <is>
+          <t>2026-0514</t>
+        </is>
+      </c>
+      <c r="B46" s="0" t="inlineStr">
+        <is>
+          <t>stravovacie poukážky pre zamestnancov na 9/2026</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D46" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="E46" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="F46" s="0" t="inlineStr">
+        <is>
+          <t>2296 € s DPH </t>
+        </is>
+      </c>
+      <c r="G46" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H46" s="0" t="inlineStr">
+        <is>
+          <t>31.08.2026</t>
+        </is>
+      </c>
+      <c r="I46" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="J46" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0514</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" s="0" t="inlineStr">
+        <is>
+          <t>2026-0585</t>
+        </is>
+      </c>
+      <c r="B47" s="0" t="inlineStr">
+        <is>
+          <t>stravovacie poukážky pre zamestnancov na 10/2026</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D47" s="0" t="inlineStr">
+        <is>
+          <t>UP Déjeuner s.r.o.</t>
+        </is>
+      </c>
+      <c r="E47" s="0" t="inlineStr">
+        <is>
+          <t>53528654</t>
+        </is>
+      </c>
+      <c r="F47" s="0" t="inlineStr">
+        <is>
+          <t>2149 € s DPH </t>
+        </is>
+      </c>
+      <c r="G47" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H47" s="0" t="inlineStr">
+        <is>
+          <t>28.09.2026</t>
+        </is>
+      </c>
+      <c r="I47" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J47" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0585</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>