--- v0 (2026-04-29)
+++ v1 (2026-10-13)
@@ -1413,43 +1413,303 @@
         <is>
           <t>36 € s DPH </t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>01.04.2026</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>22.04.2026</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0179</t>
         </is>
       </c>
     </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="0" t="inlineStr">
+        <is>
+          <t>2026-0243</t>
+        </is>
+      </c>
+      <c r="B27" s="0" t="inlineStr">
+        <is>
+          <t>služby kybernetickej bezpečnosti 5/2026</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D27" s="0" t="inlineStr">
+        <is>
+          <t>Inštitút vzdelávania informačnej a kybernetickej bezpečnosti-TN, s.r.o</t>
+        </is>
+      </c>
+      <c r="E27" s="0" t="inlineStr">
+        <is>
+          <t>55983260</t>
+        </is>
+      </c>
+      <c r="F27" s="0" t="inlineStr">
+        <is>
+          <t>36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G27" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H27" s="0" t="inlineStr">
+        <is>
+          <t>04.05.2026</t>
+        </is>
+      </c>
+      <c r="I27" s="0" t="inlineStr">
+        <is>
+          <t>28.05.2026</t>
+        </is>
+      </c>
+      <c r="J27" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0243</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="0" t="inlineStr">
+        <is>
+          <t>2026-0289</t>
+        </is>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>služby kybernetickej bezpečnosti 6/2026</t>
+        </is>
+      </c>
+      <c r="C28" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D28" s="0" t="inlineStr">
+        <is>
+          <t>Inštitút vzdelávania informačnej a kybernetickej bezpečnosti-TN, s.r.o</t>
+        </is>
+      </c>
+      <c r="E28" s="0" t="inlineStr">
+        <is>
+          <t>55983260</t>
+        </is>
+      </c>
+      <c r="F28" s="0" t="inlineStr">
+        <is>
+          <t>36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G28" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H28" s="0" t="inlineStr">
+        <is>
+          <t>01.06.2026</t>
+        </is>
+      </c>
+      <c r="I28" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="J28" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0289</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="0" t="inlineStr">
+        <is>
+          <t>2026-0373</t>
+        </is>
+      </c>
+      <c r="B29" s="0" t="inlineStr">
+        <is>
+          <t>služby kybernetickej bezpečnosti 7/2026</t>
+        </is>
+      </c>
+      <c r="C29" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D29" s="0" t="inlineStr">
+        <is>
+          <t>Inštitút vzdelávania informačnej a kybernetickej bezpečnosti-TN, s.r.o</t>
+        </is>
+      </c>
+      <c r="E29" s="0" t="inlineStr">
+        <is>
+          <t>55983260</t>
+        </is>
+      </c>
+      <c r="F29" s="0" t="inlineStr">
+        <is>
+          <t>36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G29" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H29" s="0" t="inlineStr">
+        <is>
+          <t>01.07.2026</t>
+        </is>
+      </c>
+      <c r="I29" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J29" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0373</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="0" t="inlineStr">
+        <is>
+          <t>2026-0449</t>
+        </is>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>služby kybernetickej bezpečnosti 8/2026</t>
+        </is>
+      </c>
+      <c r="C30" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D30" s="0" t="inlineStr">
+        <is>
+          <t>Inštitút vzdelávania informačnej a kybernetickej bezpečnosti-TN, s.r.o</t>
+        </is>
+      </c>
+      <c r="E30" s="0" t="inlineStr">
+        <is>
+          <t>55983260</t>
+        </is>
+      </c>
+      <c r="F30" s="0" t="inlineStr">
+        <is>
+          <t>36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G30" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H30" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="I30" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="J30" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0449</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="0" t="inlineStr">
+        <is>
+          <t>2026-0518</t>
+        </is>
+      </c>
+      <c r="B31" s="0" t="inlineStr">
+        <is>
+          <t>služby kybernetickej bezpečnosti 9/2026</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D31" s="0" t="inlineStr">
+        <is>
+          <t>Inštitút vzdelávania informačnej a kybernetickej bezpečnosti-TN, s.r.o</t>
+        </is>
+      </c>
+      <c r="E31" s="0" t="inlineStr">
+        <is>
+          <t>55983260</t>
+        </is>
+      </c>
+      <c r="F31" s="0" t="inlineStr">
+        <is>
+          <t>36 € s DPH </t>
+        </is>
+      </c>
+      <c r="G31" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H31" s="0" t="inlineStr">
+        <is>
+          <t>01.09.2026</t>
+        </is>
+      </c>
+      <c r="I31" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J31" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0518</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>