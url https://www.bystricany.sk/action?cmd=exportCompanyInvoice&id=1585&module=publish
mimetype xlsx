--- v1 (2026-08-25)
+++ v2 (2026-10-24)
@@ -1153,43 +1153,147 @@
         <is>
           <t>963.3 € s DPH </t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>11.08.2026</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>19.08.2026</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0463</t>
         </is>
       </c>
     </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="0" t="inlineStr">
+        <is>
+          <t>2026-0506</t>
+        </is>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>Deň obce 2026-strava pre účinkujúcich a hostí</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D22" s="0" t="inlineStr">
+        <is>
+          <t>JG&amp;MP group s.r.o.</t>
+        </is>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>56162227</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>1168.5 € s DPH </t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
+          <t>27.08.2026</t>
+        </is>
+      </c>
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t>09.09.2026</t>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0506</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>2026-0568</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>obedy dôchodci 8/2026</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>Zmluva o spolupráci</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>JG&amp;MP group s.r.o.</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>56162227</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>1259.7 € s DPH </t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>22.09.2026</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t>08.10.2026</t>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/faktury?filter_cislo=2026-0568</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>