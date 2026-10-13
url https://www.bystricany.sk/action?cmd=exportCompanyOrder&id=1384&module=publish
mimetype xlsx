--- v0 (2026-04-29)
+++ v1 (2026-10-13)
@@ -578,43 +578,325 @@
         <is>
           <t>800 €  s DPH</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>11.12.2025</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>13.01.2026</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/objednavky?filter_cislo=2025-0311</t>
         </is>
       </c>
     </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="0" t="inlineStr">
+        <is>
+          <t>2026-0105</t>
+        </is>
+      </c>
+      <c r="B12" s="0" t="inlineStr">
+        <is>
+          <t>výsadba zelene v obci</t>
+        </is>
+      </c>
+      <c r="C12" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D12" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E12" s="0" t="inlineStr">
+        <is>
+          <t>1700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F12" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G12" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="H12" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I12" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0105</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="0" t="inlineStr">
+        <is>
+          <t>2026-0107</t>
+        </is>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>mobilná kvitnúca zeleň</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t>2700 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F13" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G13" s="0" t="inlineStr">
+        <is>
+          <t>05.06.2026</t>
+        </is>
+      </c>
+      <c r="H13" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I13" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0107</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="0" t="inlineStr">
+        <is>
+          <t>2026-0117</t>
+        </is>
+      </c>
+      <c r="B14" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene v parkoch obce</t>
+        </is>
+      </c>
+      <c r="C14" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D14" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E14" s="0" t="inlineStr">
+        <is>
+          <t>690 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F14" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G14" s="0" t="inlineStr">
+        <is>
+          <t>12.06.2026</t>
+        </is>
+      </c>
+      <c r="H14" s="0" t="inlineStr">
+        <is>
+          <t>27.07.2026</t>
+        </is>
+      </c>
+      <c r="I14" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0117</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="0" t="inlineStr">
+        <is>
+          <t>2026-0184</t>
+        </is>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene-Dom smútku a cintorín</t>
+        </is>
+      </c>
+      <c r="C15" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D15" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t>1200 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F15" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G15" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H15" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I15" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0184</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="0" t="inlineStr">
+        <is>
+          <t>2026-0185</t>
+        </is>
+      </c>
+      <c r="B16" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene-cenrálna zóna</t>
+        </is>
+      </c>
+      <c r="C16" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D16" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E16" s="0" t="inlineStr">
+        <is>
+          <t>1400 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F16" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G16" s="0" t="inlineStr">
+        <is>
+          <t>10.08.2026</t>
+        </is>
+      </c>
+      <c r="H16" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I16" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0185</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="0" t="inlineStr">
+        <is>
+          <t>2026-0186</t>
+        </is>
+      </c>
+      <c r="B17" s="0" t="inlineStr">
+        <is>
+          <t>údržba zelene-stojiská komun.odpadov</t>
+        </is>
+      </c>
+      <c r="C17" s="0" t="inlineStr">
+        <is>
+          <t>Ladislav Laššo</t>
+        </is>
+      </c>
+      <c r="D17" s="0" t="inlineStr">
+        <is>
+          <t>40949125</t>
+        </is>
+      </c>
+      <c r="E17" s="0" t="inlineStr">
+        <is>
+          <t>300 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F17" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G17" s="0" t="inlineStr">
+        <is>
+          <t>11.08.2026</t>
+        </is>
+      </c>
+      <c r="H17" s="0" t="inlineStr">
+        <is>
+          <t>19.08.2026</t>
+        </is>
+      </c>
+      <c r="I17" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0186</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>