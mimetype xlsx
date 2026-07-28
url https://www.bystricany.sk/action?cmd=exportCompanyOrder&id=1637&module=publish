--- v0 (2026-04-25)
+++ v1 (2026-07-28)
@@ -202,43 +202,90 @@
         <is>
           <t>1000 €  s DPH</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mgr. Lukáč Filip</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>21.01.2026</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>09.02.2026</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0012</t>
         </is>
       </c>
     </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="0" t="inlineStr">
+        <is>
+          <t>2026-0096</t>
+        </is>
+      </c>
+      <c r="B4" s="0" t="inlineStr">
+        <is>
+          <t>servis traktora John Deere</t>
+        </is>
+      </c>
+      <c r="C4" s="0" t="inlineStr">
+        <is>
+          <t>Agroservis spol. s r.o.</t>
+        </is>
+      </c>
+      <c r="D4" s="0" t="inlineStr">
+        <is>
+          <t>31441751</t>
+        </is>
+      </c>
+      <c r="E4" s="0" t="inlineStr">
+        <is>
+          <t>1000 €  s DPH</t>
+        </is>
+      </c>
+      <c r="F4" s="0" t="inlineStr">
+        <is>
+          <t>Mgr. Lukáč Filip</t>
+        </is>
+      </c>
+      <c r="G4" s="0" t="inlineStr">
+        <is>
+          <t>26.05.2026</t>
+        </is>
+      </c>
+      <c r="H4" s="0" t="inlineStr">
+        <is>
+          <t>15.06.2026</t>
+        </is>
+      </c>
+      <c r="I4" s="0" t="inlineStr">
+        <is>
+          <t>https://www.bystricany.sk/objednavky?filter_cislo=2026-0096</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>